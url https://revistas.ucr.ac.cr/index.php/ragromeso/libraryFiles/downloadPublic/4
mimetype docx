--- v0 (2026-01-01)
+++ v1 (2026-04-08)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5614884F" w14:textId="2721D8FD" w:rsidR="00330FCC" w:rsidRPr="00CF3DC7" w:rsidRDefault="00330FCC" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tipo de manuscrito: artículo científico, nota técnica, revisión bibliográfica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8F405C" w14:textId="77777777" w:rsidR="00425FF1" w:rsidRPr="00CF3DC7" w:rsidRDefault="00425FF1" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -154,81 +154,81 @@
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B0641C5" w14:textId="10D778FD" w:rsidR="00330FCC" w:rsidRPr="00CF3DC7" w:rsidRDefault="00320A6E" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Nombre(s) Apellido-Apellido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, Nombre(s) Apellido-Apellido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, Nombre(s) Apellido-Apellido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
@@ -257,51 +257,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF81F3E" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7" w:rsidRDefault="00CA2E5C" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02DB4A38" w14:textId="66D9EC85" w:rsidR="006219B4" w:rsidRPr="00FB5A36" w:rsidRDefault="00CA2E5C" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB5A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se debe entender sin necesidad de leer la totalidad del trabajo</w:t>
@@ -764,134 +764,134 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFF712F" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00CF3DC7" w:rsidRDefault="00330FCC" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A15C8DE" w14:textId="71CFB5C3" w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7" w:rsidRDefault="00CA2E5C" w:rsidP="00CF3DC7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se deben incluir un mínimo de cuatro palabras</w:t>
       </w:r>
       <w:r w:rsidR="009244A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>claves, pueden ser palabras compuestas y estas no deben figurar en el título. El objetivo es su uso en indización y selección de la información bibliográfica. Como referencia se puede consultar AGROVOC Thesaurus de la FAO (http://www.fao.org/aims/agintro.htm?searchtext=) y el tesauro agrícola de la National Agricultural Library de United States Department of Agriculture</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00CF3DC7">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://agclass.nal.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>). No incluir palabras generales como: rendimiento, variables, planta, diferenciación, trópico, cultivos, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B91497A" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00CF3DC7" w:rsidRDefault="00330FCC" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F816330" w14:textId="6E180336" w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7" w:rsidRDefault="00CA2E5C" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3DC7">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F5B236" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7" w:rsidRDefault="00CA2E5C" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CF6D597" w14:textId="06488830" w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7" w:rsidRDefault="00CA2E5C" w:rsidP="00E541DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5137,71 +5137,59 @@
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Agrios</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, G. (2005). </w:t>
+        <w:t xml:space="preserve">Agrios, G. (2005). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Plant pathology</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5th ed.) Elsevier Academic Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68696D00" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
@@ -5210,71 +5198,59 @@
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kesharwani</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, P. (Ed.). (2020). </w:t>
+        <w:t xml:space="preserve">Kesharwani, P. (Ed.). (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nanotechnology based approaches for tuberculosis treatment</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
@@ -5556,73 +5532,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Culinary arts: Talent and their development. In R. F. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Subotnik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, P. Olszewski-</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, &amp; F. C. Worrell (Eds.), </w:t>
+        <w:t xml:space="preserve">, P. Olszewski-Kubilius, &amp; F. C. Worrell (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The psychology of high performance: Developing human potential into domain-specific talent</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 345–359). American Psychological Association. https://doi.org/10.1037/0000120-016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EA7E8A" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
@@ -6749,64 +6703,62 @@
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F01671">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tesis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="05C6D5C2" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00884246" w:rsidRDefault="00F01671" w:rsidP="00F01671">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -6855,73 +6807,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00884246">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Parasintética</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00884246">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: (Harris, 2014; Hidalgo </w:t>
-[...21 lines deleted...]
-        <w:t>, 2019).</w:t>
+        <w:t>: (Harris, 2014; Hidalgo Garro, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC33BBF" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8157,56 +8087,58 @@
       <w:r w:rsidR="00A42CB0" w:rsidRPr="005D7D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- La afiliación de los autores se redacta de general a específico y se debe incluir ciudad, país, correo electrónico e identificador ORCID</w:t>
       </w:r>
       <w:r w:rsidR="00A42CB0" w:rsidRPr="005D7D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36157567" w14:textId="35D969E3" w:rsidR="00A42CB0" w:rsidRPr="005D7D87" w:rsidRDefault="00A42CB0" w:rsidP="005D7D87">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="36157567" w14:textId="35D969E3" w:rsidR="00A42CB0" w:rsidRDefault="00A42CB0" w:rsidP="005D7D87">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00091713" w:rsidRPr="005D7D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-No </w:t>
@@ -8233,153 +8165,216 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>por otro lado, asi mismo, en ese sentido, a pesar de, de esta forma, por lo tanto, de igual forma, por su parte, etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00EB4583" w:rsidRPr="005D7D87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tampoco utilizar estos connectores para intentar darle fluidez a una redacción que no la tiene o para inciar párrafos o frases antes de una cita. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A42CB0" w:rsidRPr="005D7D87" w:rsidSect="00425FF1">
+    <w:p w14:paraId="081C3FAC" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRDefault="00DE570B" w:rsidP="005D7D87">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495D06E3" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidRDefault="00DE570B" w:rsidP="005D7D87">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE570B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requisito de corrección profesional del texto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F90F4C5" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidRDefault="00DE570B" w:rsidP="005D7D87">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66622B97" w14:textId="10DDFF1F" w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidRDefault="00DE570B" w:rsidP="005D7D87">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE570B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En los casos en que un manuscrito presente problemas significativos de redacción, el editor podrá solicitar, como requisito para continuar hacia la aceptación, una corrección profesional del texto. Esta deberá estar respaldada por un certificado oficial emitido por un corrector de textos. El requisito podrá aplicarse después del proceso de revisión por pares, una vez evaluado el contenido científico, si aún se identifican problemas sustanciales de redacción.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidSect="00425FF1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1728" w:bottom="1440" w:left="1728" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="706BBD09" w14:textId="77777777" w:rsidR="00FF39B6" w:rsidRDefault="00FF39B6" w:rsidP="00330FCC">
+    <w:p w14:paraId="4F7780B4" w14:textId="77777777" w:rsidR="009832D2" w:rsidRDefault="009832D2" w:rsidP="00330FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F83F21E" w14:textId="77777777" w:rsidR="00FF39B6" w:rsidRDefault="00FF39B6" w:rsidP="00330FCC">
+    <w:p w14:paraId="0274961D" w14:textId="77777777" w:rsidR="009832D2" w:rsidRDefault="009832D2" w:rsidP="00330FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="Sylfaen"/>
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000007" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="352F3328" w14:textId="35493011" w:rsidR="00330FCC" w:rsidRDefault="00330FCC">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="303A066E" w14:textId="77777777" w:rsidR="00FF39B6" w:rsidRDefault="00FF39B6" w:rsidP="00330FCC">
+    <w:p w14:paraId="59556366" w14:textId="77777777" w:rsidR="009832D2" w:rsidRDefault="009832D2" w:rsidP="00330FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B20DBA7" w14:textId="77777777" w:rsidR="00FF39B6" w:rsidRDefault="00FF39B6" w:rsidP="00330FCC">
+    <w:p w14:paraId="30C567A0" w14:textId="77777777" w:rsidR="009832D2" w:rsidRDefault="009832D2" w:rsidP="00330FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3463D952" w14:textId="03ECE2D5" w:rsidR="00320A6E" w:rsidRPr="00B571C5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -8388,220 +8383,248 @@
       </w:r>
       <w:r w:rsidRPr="00CA2E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ndicar acá si el trabajo fue parte de tesis, proyecto etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033EB722" w14:textId="32130C77" w:rsidR="00320A6E" w:rsidRPr="00B571C5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Institución principal. Ciudad, país. Correo electrónico (orcid autor). Indicar el autor para correspondencia. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2C693D5B" w14:textId="1A5A8FA7" w:rsidR="00320A6E" w:rsidRPr="00B571C5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Institución principal. Ciudad, país. Correo electrónico (orcid autor). Indicar el autor para correspondencia. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3651E368" w14:textId="77777777" w:rsidR="00320A6E" w:rsidRPr="00CA2E5C" w:rsidRDefault="00320A6E" w:rsidP="00320A6E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Institución principal. Ciudad, país. Correo electrónico (orcid autor). Indicar el autor para correspondencia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A054D07" w14:textId="7E8DCB31" w:rsidR="00320A6E" w:rsidRPr="00B571C5" w:rsidRDefault="00320A6E">
       <w:pPr>
-        <w:pStyle w:val="Textonotapie"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71313ABB" w14:textId="6DD2CBD9" w:rsidR="00330FCC" w:rsidRPr="00330FCC" w:rsidRDefault="00330FCC" w:rsidP="00330FCC">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00330FCC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Apellidos primer autor et al: Título resumido</w:t>
     </w:r>
     <w:r w:rsidR="003B0A69">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (máximo 8 palabras)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="71CF8326" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRDefault="00330FCC"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D24B7AA" w14:textId="5EFAE13A" w:rsidR="00330FCC" w:rsidRPr="00330FCC" w:rsidRDefault="00330FCC" w:rsidP="00330FCC">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00330FCC">
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>Agronomía Mesoamericana</w:t>
+      <w:t>Agronomía</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00330FCC">
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00330FCC">
+      <w:rPr>
+        <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Mesoamericana</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="142"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
+  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="706"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00330FCC"/>
     <w:rsid w:val="0006003D"/>
     <w:rsid w:val="00080212"/>
     <w:rsid w:val="00091713"/>
     <w:rsid w:val="000C1842"/>
@@ -8624,109 +8647,112 @@
     <w:rsid w:val="0052556C"/>
     <w:rsid w:val="00530C4D"/>
     <w:rsid w:val="005542D4"/>
     <w:rsid w:val="00565ABA"/>
     <w:rsid w:val="005B0BB6"/>
     <w:rsid w:val="005D7D87"/>
     <w:rsid w:val="00604D86"/>
     <w:rsid w:val="006219B4"/>
     <w:rsid w:val="00634837"/>
     <w:rsid w:val="006E386F"/>
     <w:rsid w:val="00712962"/>
     <w:rsid w:val="00744C2E"/>
     <w:rsid w:val="0075516B"/>
     <w:rsid w:val="007B0B98"/>
     <w:rsid w:val="007D655B"/>
     <w:rsid w:val="00834499"/>
     <w:rsid w:val="00884246"/>
     <w:rsid w:val="00884C5A"/>
     <w:rsid w:val="008A313E"/>
     <w:rsid w:val="008D59BF"/>
     <w:rsid w:val="009079E0"/>
     <w:rsid w:val="009244A1"/>
     <w:rsid w:val="0094095D"/>
     <w:rsid w:val="00966090"/>
     <w:rsid w:val="009779DD"/>
+    <w:rsid w:val="009832D2"/>
+    <w:rsid w:val="009A1F10"/>
     <w:rsid w:val="00A148A2"/>
     <w:rsid w:val="00A42CB0"/>
     <w:rsid w:val="00A54658"/>
     <w:rsid w:val="00A81FE8"/>
     <w:rsid w:val="00A8640F"/>
     <w:rsid w:val="00AD61E6"/>
     <w:rsid w:val="00B35929"/>
     <w:rsid w:val="00B571C5"/>
     <w:rsid w:val="00BB4FF1"/>
     <w:rsid w:val="00C76D32"/>
     <w:rsid w:val="00C8773B"/>
     <w:rsid w:val="00CA2E5C"/>
     <w:rsid w:val="00CF3DC7"/>
     <w:rsid w:val="00CF5438"/>
     <w:rsid w:val="00D32DBE"/>
+    <w:rsid w:val="00DE570B"/>
     <w:rsid w:val="00E146B5"/>
     <w:rsid w:val="00E30CB6"/>
     <w:rsid w:val="00E541DF"/>
     <w:rsid w:val="00E912FF"/>
     <w:rsid w:val="00EB4583"/>
     <w:rsid w:val="00EC3F40"/>
     <w:rsid w:val="00EF498F"/>
     <w:rsid w:val="00F01671"/>
     <w:rsid w:val="00F06C73"/>
     <w:rsid w:val="00FB5A36"/>
     <w:rsid w:val="00FE5170"/>
     <w:rsid w:val="00FF39B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="571E9101"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B30B2B8A-4880-9046-AB31-A004B78F6213}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9075,325 +9101,324 @@
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00330FCC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00330FCC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00330FCC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00330FCC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotapie">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextonotapieCar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00425FF1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
-[...2 lines deleted...]
-    <w:link w:val="Textonotapie"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00425FF1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalpie">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00425FF1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CA2E5C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:aliases w:val="Subtitulo"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003B0A69"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA2E5C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003B0A69"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubttuloCar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="003B0A69"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
-[...2 lines deleted...]
-    <w:link w:val="Subttulo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="003B0A69"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisin">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009779DD"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C76D32"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodegloboCar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A8640F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A8640F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextonotaalfinalCar"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00320A6E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
-[...2 lines deleted...]
-    <w:link w:val="Textonotaalfinal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00320A6E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00320A6E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1953974631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agclass.nal.usda.gov/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9690,69 +9715,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4948F08-1295-6E4F-80A2-EA95B51B4137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2696</Words>
-  <Characters>14831</Characters>
+  <Words>2704</Words>
+  <Characters>15335</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>312</Lines>
+  <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17493</CharactersWithSpaces>
+  <CharactersWithSpaces>17906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MELIZA ALEJANDRA VILLEGAS ALPIZAR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>