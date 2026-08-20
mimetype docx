--- v1 (2026-04-08)
+++ v2 (2026-08-20)
@@ -1,8564 +1,13392 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5614884F" w14:textId="2721D8FD" w:rsidR="00330FCC" w:rsidRPr="00CF3DC7" w:rsidRDefault="00330FCC" w:rsidP="00E541DF">
+    <w:p w14:paraId="1B31A6BA" w14:textId="53E90247" w:rsidR="007D42FE" w:rsidRPr="00330EC8" w:rsidRDefault="007D42FE" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>[Complete los espacios de esta plantilla siguiendo el formato establecido. Antes de enviar el manuscrito, elimine todas las instrucciones incluidas entre corchetes y escritas en color gris.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2586C3" w14:textId="77777777" w:rsidR="007D42FE" w:rsidRPr="00864D62" w:rsidRDefault="007D42FE" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5614884F" w14:textId="1D1A761B" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tipo de manuscrito: artículo científico, nota técnica, revisión bibliográfica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8F405C" w14:textId="77777777" w:rsidR="00425FF1" w:rsidRPr="00CF3DC7" w:rsidRDefault="00425FF1" w:rsidP="00E541DF">
+    <w:p w14:paraId="5E8F405C" w14:textId="77777777" w:rsidR="00425FF1" w:rsidRPr="00330EC8" w:rsidRDefault="00425FF1" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="373E3E14" w14:textId="2AC6AABD" w:rsidR="00320A6E" w:rsidRPr="00CF3DC7" w:rsidRDefault="00425FF1" w:rsidP="00E541DF">
+    <w:p w14:paraId="6EC52CE4" w14:textId="1EA7D223" w:rsidR="00FA6EA5" w:rsidRPr="00330EC8" w:rsidRDefault="00425FF1" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del </w:t>
+      </w:r>
+      <w:r w:rsidR="00E330E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="006E386F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6EA5" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373E3E14" w14:textId="646E1915" w:rsidR="00320A6E" w:rsidRPr="00330EC8" w:rsidRDefault="00FA6EA5" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
-[...20 lines deleted...]
-    <w:p w14:paraId="5B06A249" w14:textId="2290EE0D" w:rsidR="00320A6E" w:rsidRPr="00CF3DC7" w:rsidRDefault="00320A6E" w:rsidP="00E541DF">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>[El título debe ser claro, conciso, tener un máximo de 14 palabras y estar directamente relacionado con el tema de la investigación.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D601F05" w14:textId="77777777" w:rsidR="006232DF" w:rsidRDefault="006232DF" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+    </w:p>
+    <w:p w14:paraId="03CB1F83" w14:textId="79FDEC53" w:rsidR="00FA6EA5" w:rsidRPr="00330EC8" w:rsidRDefault="00062692" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título en inglés </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF3DC7">
+        <w:t>Traducción del título al inglés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7445BBE7" w14:textId="77777777" w:rsidR="00320A6E" w:rsidRPr="00330EC8" w:rsidRDefault="00320A6E" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B934D06" w14:textId="77777777" w:rsidR="00FA6EA5" w:rsidRPr="00330EC8" w:rsidRDefault="00320A6E" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Nombre(s) Apellido-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, Nombre(s) Apellido-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, Nombre(s) Apellido-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0641C5" w14:textId="4D564136" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00FA6EA5" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[El </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">número de autores no debe </w:t>
+      </w:r>
+      <w:r w:rsidR="00866346">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>exceder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>seis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B532281" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1133CC4C" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF81F3E" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DB4A38" w14:textId="13F6C899" w:rsidR="006219B4" w:rsidRPr="00330EC8" w:rsidRDefault="00FA6EA5" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[El resumen debe comprenderse sin necesidad de leer el manuscrito completo. Debe redactarse en un solo párrafo, con una extensión máxima de 300 palabras, tipografía Arial de 11 puntos e interlineado de 1,5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8" w:rsidDel="00FA6EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530C4D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
+      </w:r>
+      <w:r w:rsidR="00530C4D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incluir citas bibliográficas, figuras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni </w:t>
+      </w:r>
+      <w:r w:rsidR="00530C4D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuadros. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las siglas </w:t>
+      </w:r>
+      <w:r w:rsidR="006219B4" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o abreviaturas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deben definirse entre paréntesis la primera vez que se mencionen y debe evitarse su uso excesivo</w:t>
+      </w:r>
+      <w:r w:rsidR="006219B4" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El resumen debe seguir la estructura que se detalla</w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a continuación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABCE9CD" w14:textId="77777777" w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidRDefault="00E17D56" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E3595A" w14:textId="1E477CEB" w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidRDefault="00E17D56" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="26"/>
-[...107 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="es-MX"/>
-[...45 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estructura del resumen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372C38F6" w14:textId="77777777" w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidRDefault="00E17D56" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C88AC9" w14:textId="59974BA7" w:rsidR="006219B4" w:rsidRPr="00330EC8" w:rsidRDefault="006219B4" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introducción.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Incluya</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una frase breve que justifique la investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presente el objetivo de forma idéntica a como aparece al final de la introducción del manuscrito. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ateriales y métodos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indique el sitio, el país y el periodo de ejecución del estudio, así como una síntesis de la metodología empleada, que incluya el diseño, los materiales, las variables evaluadas y el análisis realizado</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Incluya únicamente</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los principales resultados obtenidos. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responda al objetivo del trabajo y </w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>presente de forma explícita la conclusión principal derivada de los resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[En las revisiones bibliográficas no se incluyen los apartados </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Materiales y métodos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; en su lugar, se emplean los apartados </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Objetivo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Desarrollo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidDel="00FA6EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFF712F" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B3D516" w14:textId="3BA7E28D" w:rsidR="00FB3948" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="26"/>
-[...99 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B0BB6" w:rsidRPr="00FB5A36">
-[...120 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB3948" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>palabra clave 1, palabra clave 2, palabra clave 3, palabra clave 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A15C8DE" w14:textId="51D47D04" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Incluya</w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...308 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="00693137">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>al menos</w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuatro palabras clave separadas por coma. Estas pueden estar compuestas por más de </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6165" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un término</w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pero no deben aparecer en el título. Su finalidad es facilitar la indización y la recuperación de la información bibliográfica. Como referencia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consulte</w:t>
+      </w:r>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el tesauro AGROVOC de la Organización de las Naciones Unidas para la Alimentación y la Agricultura (FAO) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00CF3DC7">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
+          <w:t>https://agrovoc.fao.org/search</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el tesauro agrícola de la National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agricultural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Library de</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> States </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agriculture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>http://agclass.nal.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CF3DC7">
-[...18 lines deleted...]
-    <w:p w14:paraId="0F816330" w14:textId="6E180336" w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7" w:rsidRDefault="00CA2E5C" w:rsidP="00E541DF">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No incluya términos demasiado generales, como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rendimiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>variables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>planta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diferenciación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trópico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cultivos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B91497A" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F816330" w14:textId="6E180336" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="76F5B236" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7" w:rsidRDefault="00CA2E5C" w:rsidP="00E541DF">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="76F5B236" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CF6D597" w14:textId="06488830" w:rsidR="00CA2E5C" w:rsidRPr="00CF3DC7" w:rsidRDefault="00CA2E5C" w:rsidP="00E541DF">
-[...48 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5E642FA7" w14:textId="7414B00D" w:rsidR="003F5293" w:rsidRPr="00330EC8" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Presente la traducción al inglés del resumen. El contenido debe corresponder plenamente con el resumen en español, sin agregar, omitir ni modificar información. Mantenga la </w:t>
+      </w:r>
+      <w:r w:rsidR="00693137" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>misma estructura y orden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los apartados, con una extensión máxima de 300 palabras.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074F75A8" w14:textId="77777777" w:rsidR="00FB3948" w:rsidRPr="00330EC8" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5525AAF1" w14:textId="69D85721" w:rsidR="00062692" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF3DC7">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C319D" w:rsidRPr="00CF3DC7">
-[...25 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>keyword 1, keyword 2, keyword 3, keyword 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529CBCE0" w14:textId="77777777" w:rsidR="006E0553" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Presente la traducción al inglés de las palabras clave incluidas en el resumen en español. Mantenga la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>misma cantidad y el mismo orden</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, y emplee los términos equivalentes de uso habitual en la literatura científica en inglés.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3708A6A5" w14:textId="77777777" w:rsidR="006E0553" w:rsidRDefault="006E0553" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C1D37F" w14:textId="6206B989" w:rsidR="00FB3948" w:rsidRPr="006E0553" w:rsidRDefault="0003039D" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">[A continuación, se presentan los lineamientos para cada sección de los manuscritos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Materiales y métodos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Discusión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agradecimientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sección opcional), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conflicto de intereses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Referencias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Después de estas secciones, se incluyen ejemplos de los tipos de citas y referencias más frecuentes, así como indicaciones generales para la redacción y presentación del manuscrito.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DF6517" w14:textId="77777777" w:rsidR="00FB3948" w:rsidRPr="00330EC8" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+    </w:p>
+    <w:p w14:paraId="63E2246E" w14:textId="26C67767" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Introducción</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...215 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C16C2B" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CC5ADC1" w14:textId="1EFAF66D" w:rsidR="00330FCC" w:rsidRPr="00CF3DC7" w:rsidRDefault="003B0A69" w:rsidP="00E541DF">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5B9ECE9A" w14:textId="2C63B286" w:rsidR="00F05342" w:rsidRPr="00330EC8" w:rsidRDefault="00F05342" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Presente y justifique con claridad la importancia específica del tema de investigación en relación con el objetivo planteado. Incluya antecedentes pertinentes y actualizados que permitan contextualizar el estudio. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0884" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organice la información de lo general a lo específico e identifique con claridad el problema o vacío de conocimiento que motivó la investigación. No incluya información propia de la sección de materiales y métodos, no adelante resultados ni formule conclusiones. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oda afirmación que requiera respaldo debe sustentarse con citas bibliográficas; sin embargo, no inicie oraciones con citas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F8FFC2" w14:textId="08AC2D84" w:rsidR="00BA6165" w:rsidRPr="00330EC8" w:rsidRDefault="00F05342" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Al mencionar por primera vez una especie vegetal o animal, incluya el nombre científico en cursiva, acompañado de la clasificación taxonómica correspondiente. Indique</w:t>
+      </w:r>
+      <w:r w:rsidR="00693137">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> además</w:t>
+      </w:r>
+      <w:r w:rsidR="00693137">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el nombre común, cuando corresponda. Finalice esta sección con el objetivo de la investigación, redactado de forma idéntica al presentado en el resumen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E845E5" w14:textId="4A095D38" w:rsidR="00F05342" w:rsidRPr="00330EC8" w:rsidRDefault="00BA6165" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La introducción debe tener una extensión máxima de 1000 palabras y no debe incluir cuadros ni figuras. Redacte esta sección y las demás secciones del cuerpo del manuscrito con tipografía Arial de 11 puntos, interlineado de 1,5 y sangría </w:t>
+      </w:r>
+      <w:r w:rsidR="00693137">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en la primera línea </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de cada párrafo. No agregue espacio entre párrafos, ya que la sangría se utiliza para diferenciarlos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05342" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCC7144" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+    </w:p>
+    <w:p w14:paraId="0CC5ADC1" w14:textId="1EFAF66D" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Materiales y métodos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C542A0C" w14:textId="77777777" w:rsidR="00565ABA" w:rsidRDefault="00565ABA" w:rsidP="00E541DF">
+    <w:p w14:paraId="4C542A0C" w14:textId="77777777" w:rsidR="00565ABA" w:rsidRPr="00330EC8" w:rsidRDefault="00565ABA" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D0EE0CC" w14:textId="1365B655" w:rsidR="00744C2E" w:rsidRPr="00744C2E" w:rsidRDefault="00604D86" w:rsidP="005D7D87">
+    <w:p w14:paraId="07BE90FF" w14:textId="78ACB5B9" w:rsidR="005273B0" w:rsidRPr="00330EC8" w:rsidRDefault="005273B0" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Esta sección debe responder con claridad dónde, cuándo y cómo se realizó la investigación, y proporcionar información suficiente para que el estudio pueda reproducirse. Indique el lugar, la institución, la ciudad, el país, el periodo y la época en que se llevó a cabo el trabajo. Incluya el nombre científico y la descripción de las variedades, cultivares, genotipos o razas utilizadas, con las citas bibliográficas correspondientes. </w:t>
+      </w:r>
+      <w:r w:rsidR="004916D2" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Indique las coordenadas geográficas del sitio de estudio en grados, minutos y segundos, con los puntos cardinales correspondientes; por ejemplo: 23°19′1,6″N, 98°58′26,5″O.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C3BA81" w14:textId="4FED2358" w:rsidR="005273B0" w:rsidRPr="00330EC8" w:rsidRDefault="005273B0" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describa el manejo del experimento o estudio, los materiales y equipos empleados, las condiciones en que se desarrolló, el diseño experimental, los tratamientos, el número de repeticiones por tratamiento, la unidad experimental y las variables evaluadas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00484818" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indique las especificaciones técnicas necesarias de los equipos y materiales, sin incluir marcas comerciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F311DC6" w14:textId="77777777" w:rsidR="00DE5186" w:rsidRPr="00330EC8" w:rsidRDefault="005273B0" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explique los métodos utilizados para medir las variables, su precisión y las escalas empleadas. Respalde los métodos con las citas bibliográficas correspondientes o describa los criterios utilizados cuando se trate de procedimientos propios o adaptados. Exprese las magnitudes y unidades de acuerdo con el Sistema Internacional de Unidades. </w:t>
+      </w:r>
+      <w:r w:rsidR="00802E25" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En la descripción de procedimientos, indique cantidades exactas o intervalos definidos; no utilice expresiones imprecisas como “se adicionaron aproximadamente 10 g”, pues generan incertidumbre sobre la cantidad empleada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2EEF50" w14:textId="7C1847A0" w:rsidR="005273B0" w:rsidRPr="00330EC8" w:rsidRDefault="005273B0" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describa con detalle el análisis estadístico de los datos, incluidos los modelos </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6165" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pruebas aplicados, el nivel de significancia y el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizado</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5186" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nombre y número de versión</w:t>
+      </w:r>
+      <w:r w:rsidR="006345C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5186" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5186" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los programas informáticos de uso general no requieren cita ni entrada en referencias.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE5B28C" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
-[...442 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A86E0DE" w14:textId="6424774F" w:rsidR="003B0A69" w:rsidRPr="00CF3DC7" w:rsidRDefault="003B0A69" w:rsidP="00E541DF">
+    <w:p w14:paraId="7A86E0DE" w14:textId="6424774F" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757BDEDC" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00CF3DC7" w:rsidRDefault="003B0A69" w:rsidP="00E541DF">
+    <w:p w14:paraId="757BDEDC" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2910ACC1" w14:textId="58850FF5" w:rsidR="00326BA9" w:rsidRDefault="00604D86" w:rsidP="005D7D87">
+    <w:p w14:paraId="288A2615" w14:textId="38321BD2" w:rsidR="00C9287C" w:rsidRPr="00330EC8" w:rsidRDefault="00C9287C" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Esta sección debe responder con claridad qué ocurrió y presentar los resultados en relación directa con el objetivo de la investigación. Cite en el texto todos los cuadros y figuras</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6165" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por ejemplo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6165" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuadro 1, Figura 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pero no inicie las oraciones con su mención. Utilícelos como apoyo para presentar los hallazgos principales y no duplique en el texto la información que ya contienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BCACC4" w14:textId="5E0AF605" w:rsidR="00C9287C" w:rsidRPr="00330EC8" w:rsidRDefault="00C9287C" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>En</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D32DBE">
+        <w:t>Describa de manera clara y explícita los resultados relevantes, sin dejar al lector la tarea de identificar los principales</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038" w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>esultados se debe r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00326BA9" w:rsidRPr="00326BA9">
+        <w:t>hallazgos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>esponde</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. No interprete ni discuta los </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00326BA9" w:rsidRPr="00326BA9">
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> al ¿Qué sucedió?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00207CC6">
+        <w:t xml:space="preserve"> en esta sección. No incluya figuras ilustrativas ni cuadros con análisis de varianza; la información derivada de estos análisis debe presentarse en el texto. Tampoco incorpore citas bibliográficas en la descripción de los </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63CEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>. Debe de estar a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00326BA9" w:rsidRPr="00326BA9">
+        <w:t>hallazgos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>corde con el objetivo de la investigación</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00207CC6">
+        <w:t>.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8" w:rsidDel="00C9287C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>. Los c</w:t>
-[...130 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00326BA9" w:rsidRPr="00326BA9">
-[...245 lines deleted...]
-    <w:p w14:paraId="0A0B6DEA" w14:textId="77777777" w:rsidR="00884C5A" w:rsidRPr="00884C5A" w:rsidRDefault="00884C5A" w:rsidP="00884C5A">
+    </w:p>
+    <w:p w14:paraId="56663D1B" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884C5A">
+    </w:p>
+    <w:p w14:paraId="1908CEA9" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00330EC8" w:rsidRDefault="006232DF" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Cuadros y figuras</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="7B099738" w14:textId="03C220B2" w:rsidR="003F5293" w:rsidRDefault="00EC3F40" w:rsidP="005D7D87">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F4B68B" w14:textId="3EBF928F" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00884C5A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cuadros </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34733E72" w14:textId="7FA5CA07" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00276E99" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Coloque cada cuadro inmediatamente después del párrafo en el que se mencione por primera vez. Utilice el término “cuadro” y no “tabla”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F17BB1" w14:textId="2133D938" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00276E99" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se coloca </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">encima </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del cuadro y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe explicar con claridad </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contenido, de manera que pueda comprenderse sin recurrir al texto del manuscrito. Además, debe indicar el sitio y el periodo en que se realizó la investigación. No incorpore abreviaturas en el título ni lo inserte dentro del cuadro. Presente el título con tipografía Arial de 11 puntos e interlineado de 1,5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC3C66F" w14:textId="57BBE267" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00276E99" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cuadro, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incluidos el título y las notas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no debe exceder una página. Utilice tipografía Arial de un tamaño mínimo de 10 puntos e interlineado sencillo para el contenido y las notas. </w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice líneas verticales ni líneas horizontales internas; incluya únicamente las líneas horizontales que delimitan el encabezado y el cierre del cuadro, como se muestra en el ejemplo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coloque la nota inmediatamente debajo del cuadro y explique en ella todas las abreviaturas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">símbolos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pruebas estadísticas y demás elementos necesarios para comprender la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D3713D" w14:textId="7C90AF5D" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00276E99" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los títulos y las notas </w:t>
+      </w:r>
+      <w:r w:rsidR="004A32A7" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de los cuadros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:r w:rsidR="004A32A7" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su traducción al inglés.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E97645" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28201A4D" w14:textId="6D69743B" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>Ejemplo de cuadro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1B2CDB" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FCFBD5E" w14:textId="673E4AA8" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cuadro 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título descriptivo del contenido del cuadro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6641F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con tipografía Arial de 11 puntos e interlineado de 1,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sitio de la investigación, periodo de ejecución. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121E842D" w14:textId="2F98B9A4" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Table 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción del título al inglés. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2924"/>
+        <w:gridCol w:w="2925"/>
+        <w:gridCol w:w="2925"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A32A7" w:rsidRPr="00330EC8" w14:paraId="588D2B55" w14:textId="77777777" w:rsidTr="002160E3">
+        <w:trPr>
+          <w:trHeight w:val="625"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCCACC3" w14:textId="12DE8849" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Encabezado de la primera columna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660C70A1" w14:textId="7A8F4CAB" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Encabezado de la segunda columna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0649CEBF" w14:textId="6F8395EE" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Encabezado de la tercera columna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A32A7" w:rsidRPr="00330EC8" w14:paraId="53DF594D" w14:textId="77777777" w:rsidTr="002160E3">
+        <w:trPr>
+          <w:trHeight w:val="983"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC453B1" w14:textId="39581E74" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contenido en tipografía Arial de un tamaño mínimo de 10 puntos e interlineado sencillo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CB71CA" w14:textId="7DA46B4B" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contenido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD9069B" w14:textId="01508FB0" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contenido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A32A7" w:rsidRPr="00330EC8" w14:paraId="551A8EBD" w14:textId="77777777" w:rsidTr="002160E3">
+        <w:trPr>
+          <w:trHeight w:val="436"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A71B584" w14:textId="66EDD3DF" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contenido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="374D5AED" w14:textId="284B41E2" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contenido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA60500" w14:textId="04C41591" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00330EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contenido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A0B6DEA" w14:textId="2066400C" w:rsidR="00884C5A" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota en Arial de 10 puntos e interlineado sencillo. Explique las abreviaturas, los símbolos, las unidades, las pruebas estadísticas y cualquier</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> información necesaria para </w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>comprender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correctamente el cuadro. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Puede utilizar asteriscos o superíndices para identificar notas específicas; estos deben aparecer tanto en el cuadro como en la nota correspondiente y mantener una relación clara y consistente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6ED1BF" w14:textId="35A2AEA7" w:rsidR="004A32A7" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traducción </w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de la nota al inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7607B282" w14:textId="77777777" w:rsidR="006232DF" w:rsidRDefault="006232DF" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71810B8C" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00330EC8" w:rsidRDefault="006232DF" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC7C4F4" w14:textId="77777777" w:rsidR="00884C5A" w:rsidRPr="00330EC8" w:rsidRDefault="00884C5A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFA4E03" w14:textId="7BF26879" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="0083016D" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Figuras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785860B1" w14:textId="14E5B194" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Coloque cada figura inmediatamente después del párrafo en el que se mencione por primera vez. Se consideran figuras los gráficos, diagramas, ilustraciones y fotografías que aporten información relevante al estudio. No incluya figuras meramente decorativas o ilustrativas que no presenten resultados ni información necesaria para comprender la investigación. </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No se permiten gráficos circulares ni tridimensionales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11826390" w14:textId="1AE6631A" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se coloca debajo de la figura y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe explicar con claridad </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contenido, de manera que pueda comprenderse sin recurrir al texto del manuscrito. Incluya el sitio y el periodo en que se realizó la investigación. No incorpore abreviaturas sin su significado en el título ni lo inserte dentro de la figura. Presente el título con tipografía Arial de 11 puntos e interlineado de 1,5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F953C15" w14:textId="1320FFFE" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La figura, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incluidos el título y las notas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, no debe exceder una página. El texto incorporado dentro de la figura y en la nota debe presentarse en tipografía Arial de un tamaño mínimo de 10 puntos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y ser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legible. En los gráficos, identifique claramente los ejes, las variables y las unidades de medida. Explique en la nota todas las abreviaturas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>símbolos y</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los demás</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elementos necesarios para comprender la figura. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2805FEF0" w14:textId="61537024" w:rsidR="00A72495" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los títulos y las notas de </w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las figuras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su traducción al inglés.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72495" w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72495" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Presente los elementos en el siguiente orden: título en español, nota en español, título en inglés y nota en inglés, como se muestra en el ejemplo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6392C37E" w14:textId="756215A9" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Las figuras deben tener una resolución mínima de 250 dpi y no deben aparecer pixeladas. Cuando hayan sido elaboradas con un programa compatible con Microsoft Word, insértelas en un formato editable. Además de incorporarlas en el manuscrito, envíelas como archivos separados en formato JPG, EPS o TIFF</w:t>
+      </w:r>
+      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA7897E" w14:textId="77777777" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00FE61E8" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBD8026" w14:textId="77777777" w:rsidR="007D5084" w:rsidRPr="00330EC8" w:rsidRDefault="007D5084" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1062A20D" w14:textId="3E14B701" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="0083016D" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ejemplo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE61E8" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>figura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EF8811" w14:textId="1DF608B5" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="00242A85" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B8D48F" wp14:editId="7ECD62DD">
+            <wp:extent cx="5577840" cy="3718560"/>
+            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+            <wp:docPr id="1176065290" name="Imagen 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1176065290" name="Imagen 1176065290"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5577840" cy="3718560"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A43C89F" w14:textId="0F7D6776" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="00FE61E8" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figura</w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título descriptivo del contenido de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la figura</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6641F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con tipografía Arial de 11 puntos e interlineado de 1,5</w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sitio de la investigación, periodo de ejecución. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D5D0F9" w14:textId="2EF090A0" w:rsidR="00135BED" w:rsidRPr="00330EC8" w:rsidRDefault="00135BED" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota en Arial de 10 puntos e interlineado sencillo. Explique las abreviaturas, los símbolos, las escalas, las barras de error, las diferencias estadísticas y cualquier </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00DB1A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>otra información necesaria</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>para comprender la figura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F19A0DE" w14:textId="44429FB3" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00FE61E8" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Traducción del título al inglés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B809E50" w14:textId="77777777" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="0083016D" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Traducción de la nota al inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DEA168" w14:textId="77777777" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="0083016D" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31383B4D" w14:textId="09C0FA38" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>Ecuaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD59B03" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Las ecuaciones deben mencionarse previamente en el texto y numerarse consecutivamente de acuerdo con su orden de aparición: Ecuación 1, Ecuación 2, etc. El número correspondiente se coloca entre paréntesis, alineado a la derecha y en la misma línea de la ecuación: (1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2006363D" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elabore las ecuaciones con el editor de ecuaciones de Microsoft Word u otro programa compatible que permita su edición; no las inserte como imágenes. Escriba en cursiva los términos de la ecuación. Deje un espacio antes y después de los operadores matemáticos, como =, +, − y ×. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2ACE6C" w14:textId="415D3D54" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="001D321A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de cada ecuación, explique todos los términos empleados en el mismo orden en que aparecen e indique sus unidades de medida cuando corresponda. Mantenga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>la misma notación en todo el manuscrito y no utilice un mismo símbolo para representar conceptos diferentes.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C5CA7B" w14:textId="77777777" w:rsidR="001D321A" w:rsidRPr="00330EC8" w:rsidRDefault="001D321A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F37EEF9" w14:textId="2E0CDF48" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>Ejemplo de presentación de una ecuación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2060E1B9" w14:textId="1EF1BFAD" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Se utilizó la Ecuación 1 para estimar el tamaño de la muestra de una población finita</w:t>
+      </w:r>
+      <w:r w:rsidR="00B927BF" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mora, 2015)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00884C5A">
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="0B3055BC" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBF431A" w14:textId="2DF94A41" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="006B5C52" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rStyle w:val="mord"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <m:t xml:space="preserve">n </m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <m:t xml:space="preserve">= </m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rStyle w:val="mord"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rStyle w:val="mord"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+              <m:t>N</m:t>
+            </m:r>
+            <m:sSup>
+              <m:sSupPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rStyle w:val="mord"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSupPr>
+              <m:e>
+                <m:d>
+                  <m:dPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rStyle w:val="mopen"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:dPr>
+                  <m:e>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rStyle w:val="mord"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rStyle w:val="mord"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          </w:rPr>
+                          <m:t>z</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rStyle w:val="mord"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          </w:rPr>
+                          <m:t>a/2</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rStyle w:val="vlist-s"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                      </w:rPr>
+                      <m:t>​</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rStyle w:val="mclose"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                </m:d>
+              </m:e>
+              <m:sup>
+                <m:r>
+                  <w:rPr>
+                    <w:rStyle w:val="mord"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                  <m:t>2</m:t>
+                </m:r>
+              </m:sup>
+            </m:sSup>
+            <m:r>
+              <w:rPr>
+                <w:rStyle w:val="mord"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+              <m:t>PQ</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:sSup>
+              <m:sSupPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rStyle w:val="mord"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSupPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rStyle w:val="mord"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                  <m:t>e</m:t>
+                </m:r>
+              </m:e>
+              <m:sup>
+                <m:r>
+                  <w:rPr>
+                    <w:rStyle w:val="mord"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                  <m:t>2</m:t>
+                </m:r>
+              </m:sup>
+            </m:sSup>
+            <m:d>
+              <m:dPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rStyle w:val="mopen"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:dPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rStyle w:val="mopen"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                  <m:t>N</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rStyle w:val="mbin"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve">  </m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve">- </m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rStyle w:val="mord"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                  <m:t>1</m:t>
+                </m:r>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rStyle w:val="mclose"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:e>
+            </m:d>
+            <m:r>
+              <m:rPr>
+                <m:sty m:val="p"/>
+              </m:rPr>
+              <w:rPr>
+                <w:rStyle w:val="mbin"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+              <m:t xml:space="preserve"> + </m:t>
+            </m:r>
+            <m:sSup>
+              <m:sSupPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rStyle w:val="mord"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSupPr>
+              <m:e>
+                <m:d>
+                  <m:dPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rStyle w:val="mopen"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:dPr>
+                  <m:e>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rStyle w:val="mord"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rStyle w:val="mord"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          </w:rPr>
+                          <m:t>z</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rStyle w:val="mord"/>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                          </w:rPr>
+                          <m:t>α/2</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rStyle w:val="vlist-s"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                      </w:rPr>
+                      <m:t>​</m:t>
+                    </m:r>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rStyle w:val="mclose"/>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:e>
+                </m:d>
+              </m:e>
+              <m:sup>
+                <m:r>
+                  <w:rPr>
+                    <w:rStyle w:val="mord"/>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  </w:rPr>
+                  <m:t>2</m:t>
+                </m:r>
+              </m:sup>
+            </m:sSup>
+            <m:r>
+              <w:rPr>
+                <w:rStyle w:val="mord"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+              <m:t>PQ</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rStyle w:val="mord"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392D39C1" w14:textId="77777777" w:rsidR="00B21F87" w:rsidRPr="00330EC8" w:rsidRDefault="00B21F87" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB6BB91" w14:textId="4740EE67" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donde: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675EC8CA" w14:textId="2D4F5A0D" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <m:t>n</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00481304">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= tamaño de la muestra </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E488D60" w14:textId="48ADCDEE" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rStyle w:val="mord"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          </w:rPr>
+          <m:t>N</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = población total</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4848FF" w14:textId="002D6123" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00000000" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:sSub>
+          <m:sSubPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rStyle w:val="mord"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rStyle w:val="mord"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+              <m:t>z</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rStyle w:val="mord"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              </w:rPr>
+              <m:t>α/2</m:t>
+            </m:r>
+          </m:sub>
+        </m:sSub>
+        <m:r>
+          <w:rPr>
+            <w:rStyle w:val="mord"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          </w:rPr>
+          <m:t xml:space="preserve"> </m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>= valor de la distribución normal estándar asociado al nivel de significancia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446D11F0" w14:textId="67BBF5F8" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rStyle w:val="mord"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          </w:rPr>
+          <m:t>P</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = proporción esperada de la población</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C396FF" w14:textId="4351CA4F" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rStyle w:val="mord"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          </w:rPr>
+          <m:t>Q</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00884C5A">
-[...443 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= complemento de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44952417" w14:textId="52CF1CE2" w:rsidR="00E541DF" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5C80E8EC" w14:textId="111A9A10" w:rsidR="003B0A69" w:rsidRPr="00CF3DC7" w:rsidRDefault="003B0A69" w:rsidP="00E541DF">
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rStyle w:val="mord"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          </w:rPr>
+          <m:t>e</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = error máximo permitido</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidDel="00276E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B357CE2" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+    </w:p>
+    <w:p w14:paraId="5C80E8EC" w14:textId="15849ADB" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Discusión</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:firstLine="706"/>
+        <w:t>Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2EEA4A" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D7D87">
+    </w:p>
+    <w:p w14:paraId="06033C20" w14:textId="0008D686" w:rsidR="00B927BF" w:rsidRPr="00330EC8" w:rsidRDefault="00B927BF" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>La discusión r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD61E6" w:rsidRPr="005D7D87">
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>esponde al ¿Por qué sucedió?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671">
+        <w:t xml:space="preserve">[La discusión debe responder con claridad por qué ocurrieron los resultados obtenidos y mantener un orden lógico en relación con su presentación en la sección de </w:t>
+      </w:r>
+      <w:r w:rsidR="00693137">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Analiza la información obtenida y ll</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671" w:rsidRPr="00AD61E6">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>eva un orden lógico con respecto a los resultados</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671">
+        <w:t xml:space="preserve">esultados. Explique su significado y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1A3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD61E6" w:rsidRPr="00AD61E6">
+        <w:t xml:space="preserve">vaya más allá de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explica el significado de los resultados, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD61E6" w:rsidRPr="005D7D87">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00DB1A3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>debe ir más allá de la mera comparación de los hallazgos en el estudio con otros estudios similares</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671">
+        <w:t>a comparación con los hallazgos de otros estudios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1A3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>. Se s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD61E6" w:rsidRPr="00AD61E6">
+        <w:t>. Sustente la interpre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ustenta el significado de los resultados con literatura pertinente y reciente sobre el tema</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671">
+        <w:t xml:space="preserve">tación con literatura pertinente y actualizada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767F393D" w14:textId="26BA1C7D" w:rsidR="00B927BF" w:rsidRPr="00330EC8" w:rsidRDefault="00B927BF" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671" w:rsidRPr="00AD61E6">
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Aclara las limitaciones dentro de los cuales se desarrolló el experimento y desarrolla los resultados no esperados o contradictorios</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671">
+        <w:t xml:space="preserve">Analice las coincidencias, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671" w:rsidRPr="005D7D87">
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>No incluir revisión de literatura propia de la justificación del trabajo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671" w:rsidRPr="00CF3DC7">
+        <w:t xml:space="preserve">diferencias y </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, misma que debe ubicarse en la introducción</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671">
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, ni repetir</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD61E6" w:rsidRPr="00AD61E6">
+        <w:t xml:space="preserve">posibles causas de los resultados esperados, inesperados o contradictorios. Exponga las limitaciones del estudio y explique cómo pudieron influir en los hallazgos. No incluya información propia de la justificación o de los antecedentes, pues esta corresponde a la introducción; tampoco repita la descripción de los resultados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4EF800" w14:textId="1B466436" w:rsidR="00B927BF" w:rsidRPr="00330EC8" w:rsidRDefault="00B927BF" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la descripción de los resultados</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671">
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="1A35085A" w14:textId="77777777" w:rsidR="003F5293" w:rsidRPr="00CF3DC7" w:rsidRDefault="003F5293" w:rsidP="00E541DF">
+        <w:t>Puede proponer investigaciones de seguimiento relacionadas con los hallazgos obtenidos. No formule recomendaciones comerciales a partir de estudios específicos que no incluyan una validación en condiciones comerciales.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A35085A" w14:textId="77777777" w:rsidR="003F5293" w:rsidRPr="00330EC8" w:rsidRDefault="003F5293" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FBA2907" w14:textId="4A4D8004" w:rsidR="003B0A69" w:rsidRPr="00CF3DC7" w:rsidRDefault="003B0A69" w:rsidP="00E541DF">
+    <w:p w14:paraId="7FBA2907" w14:textId="4A4D8004" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B42487" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00CF3DC7" w:rsidRDefault="003B0A69" w:rsidP="00E541DF">
+    <w:p w14:paraId="57B42487" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EBC8D21" w14:textId="2969A2D3" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00EC3F40" w:rsidP="005D7D87">
+    <w:p w14:paraId="297F6D23" w14:textId="5278EAA6" w:rsidR="00B927BF" w:rsidRPr="00330EC8" w:rsidRDefault="00B927BF" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Las conclusiones r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671" w:rsidRPr="005D7D87">
+        <w:t xml:space="preserve">[Las conclusiones deben responder de manera directa al objetivo de la investigación y redactarse de forma clara, concisa y precisa. Destaque los aportes específicos del estudio al conocimiento con base en los resultados obtenidos, sin repetir su descripción ni resumir el contenido del manuscrito. Cada conclusión debe estar respaldada por los hallazgos presentados en la sección de </w:t>
+      </w:r>
+      <w:r w:rsidR="00693137">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>esponde</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...223 lines deleted...]
-    <w:p w14:paraId="58867389" w14:textId="3B0A7150" w:rsidR="00E541DF" w:rsidRPr="00CF3DC7" w:rsidRDefault="00E541DF" w:rsidP="003C319D">
+        <w:t>esultados. No numere las conclusiones ni utilice abreviaturas ni siglas; escriba los términos completos.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559AAA79" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC77FC0" w14:textId="77777777" w:rsidR="006808C4" w:rsidRPr="00330EC8" w:rsidRDefault="00E541DF" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Agradecimientos</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="006808C4" w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0810C087" w14:textId="3ED94D01" w:rsidR="003C319D" w:rsidRPr="00CF3DC7" w:rsidRDefault="003C319D" w:rsidP="005D7D87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B83BC2" w14:textId="77777777" w:rsidR="003C319D" w:rsidRPr="00330EC8" w:rsidRDefault="003C319D" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7AE713" w14:textId="74ECD5CC" w:rsidR="00B927BF" w:rsidRPr="00330EC8" w:rsidRDefault="00B927BF" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7DA5C8E2" w14:textId="77777777" w:rsidR="00E541DF" w:rsidRPr="00CF3DC7" w:rsidRDefault="00E541DF" w:rsidP="00E541DF">
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="006808C4" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Esta se</w:t>
+      </w:r>
+      <w:r w:rsidR="0003039D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="006808C4" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ción es opcional. En ella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">puede reconocer a las personas o instituciones que financiaron, asesoraron o apoyaron la investigación. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cuando se trate de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personas, indique además la institución a la que pertenecen y describa brevemente su contribución al estudio. Escriba los nombres completos.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA5C8E2" w14:textId="77777777" w:rsidR="00E541DF" w:rsidRPr="00330EC8" w:rsidRDefault="00E541DF" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DC2563" w14:textId="3183B6E2" w:rsidR="008D59BF" w:rsidRPr="00CF3DC7" w:rsidRDefault="00E541DF" w:rsidP="009079E0">
+    <w:p w14:paraId="59DC2563" w14:textId="3183B6E2" w:rsidR="008D59BF" w:rsidRPr="00330EC8" w:rsidRDefault="00E541DF" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A308D61" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRDefault="00330FCC" w:rsidP="00E541DF">
-[...21 lines deleted...]
-    <w:p w14:paraId="7C6CA63D" w14:textId="24D4F8D4" w:rsidR="00C8773B" w:rsidRDefault="008D59BF" w:rsidP="00C8773B">
+    <w:p w14:paraId="05361056" w14:textId="77777777" w:rsidR="00FE34B7" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CA1AB4" w14:textId="4B2FF87D" w:rsidR="00FE34B7" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Declare cualquier conflicto de inter</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financiero, profesional, personal o institucional que pueda haber influido o percibirse como una posible influencia en el estudio. Si existe alguno, describa su naturaleza de forma clara. Si no existe, conserve la declaración que se presenta a continuación.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A308D61" w14:textId="4824F039" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Los autores declaran que no existe</w:t>
+      </w:r>
+      <w:r w:rsidR="00323820" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conflicto</w:t>
+      </w:r>
+      <w:r w:rsidR="00323820" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de inter</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6202">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relacionado</w:t>
+      </w:r>
+      <w:r w:rsidR="00323820" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con este estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC2E245" w14:textId="77777777" w:rsidR="009079E0" w:rsidRPr="00330EC8" w:rsidRDefault="009079E0" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D19AEF" w14:textId="05D97AD4" w:rsidR="00C8773B" w:rsidRPr="00330EC8" w:rsidRDefault="008D59BF" w:rsidP="00415B1B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3DC7">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D19AEF" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00C8773B" w:rsidRDefault="00C8773B" w:rsidP="00C8773B">
-[...12 lines deleted...]
-    <w:p w14:paraId="3EC058F7" w14:textId="57BEE1A7" w:rsidR="00C8773B" w:rsidRDefault="00F01671" w:rsidP="005D7D87">
+    <w:p w14:paraId="3EC058F7" w14:textId="17A35F5B" w:rsidR="00C8773B" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>La normativa de citación es APA 7ma ed.</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01671">
-[...260 lines deleted...]
-    <w:p w14:paraId="02E1C07C" w14:textId="73DA5C9A" w:rsidR="00F01671" w:rsidRDefault="00F01671" w:rsidP="005D7D87">
+    </w:p>
+    <w:p w14:paraId="13989934" w14:textId="347EA285" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Trabajos no publicados no se aceptan como referencia</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">[Utilice las normas de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y n</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>o se permite utilizar citas indirectas</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>. En las c</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> edición de APA para las citas y las referencias. Las referencias no deben superar los diez años de antigüedad, salvo cuando se trate de fuentes clásicas o indispensables para el estudio. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>itas de páginas web se incluye una fecha de recuperación solo si la obra no está archivada y está diseñada para cambiar con el tiempo, por lo que en la fecha no lleva año</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Aplique sangría francesa a cada referencia y sepárela de la siguiente mediante un espacio.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC42AE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Presente cada referencia como un párrafo independiente y en formato de texto editable. No inserte la lista como un único bloque ni </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC42AE" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Título de obras que forman parte de un conjunto (revista, capítulo de libro editado, congresos en memorias, periódicos, etc.) no va en cursiva</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>de los informes y los números de los volúmenes. Todo después del título, sin punto entre el título y la información parasintética, esta no va en cursiva. Los elementos entre paréntesis se separan con coma.</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="0887F641" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00F01671" w:rsidRDefault="00C8773B" w:rsidP="00F01671">
+        <w:t>como un campo bibliográfico vinculado a gestores de referencias, ya que cada entrada debe poder seleccionarse y comentarse por separado cuando requiera correcciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C57823" w14:textId="25545FAC" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="29A203E1" w14:textId="36D3BA6F" w:rsidR="00F01671" w:rsidRDefault="00EF498F" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba los nombres de los autores con el formato apellido(s), iniciales del nombre (por ejemplo: Pérez Ruiz, A. G.). Separe a los autores con comas y coloque el </w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>signo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; antes del último autor, incluso cuando la referencia tenga solo dos autores (por ejemplo: Hernández-Herrera, A. L., &amp; Solano Zúñiga, P.). Incluya los apellidos y las iniciales de hasta 20 autores. Cuando la obra tenga más de 20 autores, escriba los primeros 19, agregue puntos suspensivos y finalice con el apellido y las iniciales del último autor, sin colocar &amp; antes de este. Mantenga un espacio entre las iniciales de los nombres y reproduzca </w:t>
+      </w:r>
+      <w:r w:rsidR="00D908D8" w:rsidRPr="00D908D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>los apellidos de cada autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exactamente como aparece</w:t>
+      </w:r>
+      <w:r w:rsidR="00D908D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la publicación original. Incluya todos los nombres y apellidos consignados en la fuente, y conserve los guiones únicamente cuando formen parte del apellido publicado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DD4230" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:tab/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1E0ED6F9" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00F01671" w:rsidRDefault="00C8773B" w:rsidP="00F01671">
+        <w:t xml:space="preserve">En el caso de autores corporativos o institucionales, escriba el nombre completo en la referencia, sin utilizar siglas. En el texto, la sigla puede emplearse después de haber sido definida en la primera cita. En todas las referencias, coloque la fecha de publicación entre paréntesis, seguida de un punto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63908F28" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="477BA1DE" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se aceptan trabajos no publicados como referencias ni se permite el uso de citas indirectas. En las páginas web, incorpore una fecha de recuperación únicamente cuando el contenido esté diseñado para modificarse con el tiempo y no exista una versión archivada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47609918" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comunicación personal </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CFDAC02" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:t xml:space="preserve">Los títulos de obras que forman parte de una publicación mayor, como artículos de revista, capítulos de libros, trabajos incluidos en memorias y notas periodísticas, no se escriben en cursiva. Los títulos de obras independientes, como libros, informes, tesis y páginas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>web,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se escriben en cursiva. Utilice las mayúsculas de acuerdo con las normas ortográficas del idioma en que esté redactado el título. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D32B9F" w14:textId="5C8B3818" w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5ABCAF87" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>En las referencias de libros e informes, coloque después del título y entre paréntesis la información correspondiente a la edición, el volumen o el número del informe, sin insertar un punto entre el título y esta información. Los elementos incluidos dentro del mismo paréntesis se separan mediante comas y no se escriben en cursiva. Cuando cite un programa informático, indique la versión utilizada. Incluya el DOI en formato de enlace o, cuando no exista, la URL oficial correspondiente.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0887F641" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00330EC8" w:rsidRDefault="00C8773B" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="13A6AFFA" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1EC0F7" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRDefault="00CF4001" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7CB9CCCE" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A203E1" w14:textId="275C686C" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00C8773B" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7EF2E382" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ejemplos de formato de las referencias más comunes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0ED6F9" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00330EC8" w:rsidRDefault="00C8773B" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="470EE8FD" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF2E382" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w14:paraId="220D0801" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="470EE8FD" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="68F8DCE3" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Artículo de revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775C83C3" w14:textId="1AC88076" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="2E3ED818" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Se incluye el DOI en formato de enlace o, cuando no exista, la URL del artículo en el sitio web de la revista. Cuando el artículo no presenta paginación y se identifica mediante un número de artículo, escriba la palabra "Artículo" antes del número.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C455DF1" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="3BF4CC36" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+    </w:p>
+    <w:p w14:paraId="68F8DCE3" w14:textId="18F4E32B" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="394B1600" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3ED818" w14:textId="05BBBA39" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="1097C470" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Gomes Rocha Sobrinho et al., 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43A66" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43A66" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sadou et al., 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF4CC36" w14:textId="7742B2E5" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...49 lines deleted...]
-    <w:p w14:paraId="2957A646" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Gomes Rocha Sobrinho et al. (2016)</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43A66" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sadou et al. (2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394B1600" w14:textId="1A669EAD" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="22929E01" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D129BA1" w14:textId="24E2A86A" w:rsidR="00F43A66" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="6DC44648" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gomes Rocha Sobrinho, G., Brito </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rodrigue</w:t>
+      </w:r>
+      <w:r w:rsidR="00886DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G., Santos, A., Cintra de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jesus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Junior, W., &amp; Silva de Novaes, Q. (2016). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Efeito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de fosfito de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>potássio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>crescimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>densidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> micelial do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fusarium </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>solani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maracujazeiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Phytopathologica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 180</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">182. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00F43A66" w:rsidRPr="00330EC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1590/0100-5405/2139</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="269FADEE" w14:textId="027D02AC" w:rsidR="00F43A66" w:rsidRPr="00330EC8" w:rsidRDefault="00F43A66" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sadou, D., Fedeli, R., Celletti, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Amessis-Ouchemoukh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Ayad, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Loppi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ouchemoukh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, S. (2025). Impact of honey soil supplementation on growth and antioxidant activity in basil (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ocimum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>basilicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.) plants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. International Journal of Plant Biology, 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Artículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00330EC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/ijpb16010014</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A2885E2" w14:textId="183714E6" w:rsidR="00F43A66" w:rsidRPr="00330EC8" w:rsidRDefault="00F43A66" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22929E01" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="1DC921A8" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Libros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC44648" w14:textId="1A7F0099" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="481CFA47" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC921A8" w14:textId="1546A448" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="1ABA643D" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (Agrios, 2005; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kesharwani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481CFA47" w14:textId="71EC484F" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Agrios (2005</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) y </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F01671">
-[...7 lines deleted...]
-        <w:t>Referencia</w:t>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kesharwani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="7BA447F5" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABA643D" w14:textId="47B8C9F3" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Plant pathology</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="68696D00" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7BA447F5" w14:textId="5219288F" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00F01671">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agrios, G. (2005). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nanotechnology based approaches for tuberculosis treatment</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="2F878187" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:t>Plant pathology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elsevier Academic Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68696D00" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="7C80DA6D" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kesharwani, P. (Ed.). (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nanotechnology based approaches for tuberculosis treatment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F878187" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...19 lines deleted...]
-    <w:p w14:paraId="76488540" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76AFCD86" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRDefault="00CF4001" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="572CD99E" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C80DA6D" w14:textId="446BCD4D" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6EA5557E" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Capítulo de libro editado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76488540" w14:textId="2A35DDF4" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="57CDAD78" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572CD99E" w14:textId="6F90919C" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="0884C79D" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Aron et al., 2019; Dillard, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA5557E" w14:textId="390F9A73" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="68EA7E8A" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Aron et al. (2019) y Dillard (2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CDAD78" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00F01671">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0884C79D" w14:textId="11C8D3F7" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aron, L., Botella, M., &amp; Lubart, T. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Culinary arts: </w:t>
+      </w:r>
+      <w:r w:rsidR="009416AA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">talent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and their development. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. F. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Subotnik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. Olszewski-Kubilius, &amp; F. C. Worrell (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The psychology of high performance: </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">developing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>human potential into domain-specific talent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 345</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>359). American Psychological Association. https://doi.org/10.1037/0000120-016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EA7E8A" w14:textId="0777A9C3" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n M. B. Oliver, A. A. Raney, &amp; J. Bryant (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Media effects: </w:t>
+      </w:r>
+      <w:r w:rsidR="009416AA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advances </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in theory and research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed., pp. 115</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">129). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Routledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0705704B" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+    <w:p w14:paraId="0705704B" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B19FE5" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+    <w:p w14:paraId="76B19FE5" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Documentos con autores corporativos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17500C4E" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+    <w:p w14:paraId="17500C4E" w14:textId="2250C80E" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="74F4C667" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F4C667" w14:textId="101779F6" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="6D6C54DA" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Instituto del Café de Costa Rica [ICAFE], 2021; Secretaría Ejecutiva de Planificación Sectorial Agropecuaria [SEPSA], 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6C54DA" w14:textId="51107E76" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="70001DB6" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Instituto del Café de Costa Rica (ICAFE, 2021) y Secretaría Ejecutiva de Planificación Sectorial Agropecuaria (SEPSA, 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70001DB6" w14:textId="6FD08188" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referencia</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4F80CC52" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F80CC52" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F01671">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto del Café de Costa Rica. (2021). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01671">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Informe sobre la actividad cafetalera de Costa Rica</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01671">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. https://bit.ly/3EaZI44</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2B53B6" w14:textId="54984DB2" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+    <w:p w14:paraId="2AC4E20B" w14:textId="2F14BD51" w:rsidR="00CF4001" w:rsidRPr="006232DF" w:rsidRDefault="00F01671" w:rsidP="006232DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F01671">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaría Ejecutiva de Planificación Sectorial Agropecuaria. (2022). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01671">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Boletín Estadístico Agropecuario No 32. Serie Cronológica 2018-2021</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F01671">
+        <w:t xml:space="preserve">Boletín Estadístico Agropecuario </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+      <w:r w:rsidR="00750F61" w:rsidRPr="00405478">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32. Serie Cronológica 2018-2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. http://www.sepsa.go.cr/productosBEA.html</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="68373280" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidR="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E7443D" w14:textId="4B021AA4" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="289939FC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Presentación en conferencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1031B36D" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="19523817" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBD1937" w14:textId="5FAAF840" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="023E7F09" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parentética: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Evans et al., 2019)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7D2ACC" w14:textId="2039ACE8" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="329C23FC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Narrativa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evans et al. (2019)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDFA973" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="2B1D385E" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDD6CEC" w14:textId="0DDADC14" w:rsidR="00886DB7" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evans, A. C., Jr., Garbarino, J., Bocanegra, E., Kinscherff, R. T., &amp; Márquez-Greene, N. (2019, 8-11 de agosto). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Gun violence: an event on the power of community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resentación </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F01671">
-[...7 lines deleted...]
-        <w:t>Referencia</w:t>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F01671">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1B083303" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conferencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00886DB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. APA 2019 Convention, Chicago, IL, United States. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C06BFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://convention.apa.org/2019-video</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44A6DBDE" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00886DB7" w:rsidRDefault="00886DB7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="2499AACC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289939FC" w14:textId="41F289FC" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="363A0A22" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resumen de p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resentación en conferencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19523817" w14:textId="6FAE80AC" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="6BA392C4" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023E7F09" w14:textId="148B2A11" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="7D424FED" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Cacioppo, 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329C23FC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01671">
-[...9 lines deleted...]
-    <w:p w14:paraId="7401387F" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Cacioppo (2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1D385E" w14:textId="26E91C37" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6DE154A6" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B083303" w14:textId="604AFCD5" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cacioppo, S. (2019, 25</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00D11443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00D11443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de abril</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11443">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evolutionary theory of social connections: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0017" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>past</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, present, and future</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F01671">
-[...7 lines deleted...]
-        <w:t>Referencia</w:t>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="78794F86" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>presentación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conferencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]. Ninety-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22490" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ninth </w:t>
+      </w:r>
+      <w:r w:rsidR="00E819BD" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Annual Conv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ention of the Western Psychological Association, Pasadena, CA, United States. https://westernpsych.org/wp-content/uploads/2019/04/WPA-Program-2019-Final-2.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2499AACC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="60ECC52F" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363A0A22" w14:textId="678CBA0A" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="76557F80" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Actas y memorias de conferencias</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0017" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicadas en revistas o libros editados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA392C4" w14:textId="3CC4C5A2" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="49095320" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D424FED" w14:textId="63DEA70D" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...20 lines deleted...]
-    <w:p w14:paraId="05C6D5C2" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00884246" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (Duckworth et al., 2019; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kushilevitz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Malkin, 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7401387F" w14:textId="2F1A8337" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Duckworth et al. (2019)</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00884246">
-[...7 lines deleted...]
-        <w:t>Citación</w:t>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kushilevitz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="380332DE" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00884246" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Malkin (2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE154A6" w14:textId="4AECBEB1" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="6DC33BBF" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40076314" w14:textId="7F649551" w:rsidR="006E0017" w:rsidRPr="00330EC8" w:rsidRDefault="006E0017" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="75D80B10" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acta</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>publicadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78794F86" w14:textId="6FBB7756" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7C2D6E9A" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duckworth, A. L., Quirk, A., Gallop, R., Hoyle, R. H., Kelly, D. R., &amp; Matthews, M. D. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cognitive and noncognitive predictors of success. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Proceedings of the National Academy of Sciences, 116</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(47), 23499</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23504. https://doi.org/10.1073/pnas.1910510116 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6C7DFC" w14:textId="2AED24F0" w:rsidR="006E0017" w:rsidRPr="00330EC8" w:rsidRDefault="006E0017" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="75F90BA5" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acta</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s publicadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>libro editado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ECC52F" w14:textId="43FADFE7" w:rsidR="00F01671" w:rsidRPr="0036724F" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00F01671">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kushilevitz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., &amp; Malkin, T. (Eds.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="6E40A2F6" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lecture notes in computer science: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0017" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">theory </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of cryptography</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Vol. 9562). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Springer. https://doi.org/10.1007/978-3-662-49096-9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49095320" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="0036724F" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="40B8B878" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tesis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C6D5C2" w14:textId="05DE0160" w:rsidR="00F01671" w:rsidRPr="0036724F" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="0989AC3D" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380332DE" w14:textId="01AAA687" w:rsidR="00F01671" w:rsidRPr="00CF4001" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="01A14F12" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00CF4001">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Hidalgo Garro, 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC33BBF" w14:textId="0AC342D1" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="24630DC7" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Hidalgo Garro (2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D80B10" w14:textId="627E0241" w:rsidR="00F01671" w:rsidRPr="0036724F" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="07145387" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D108376" w14:textId="35B037F7" w:rsidR="00B318CD" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hidalgo Garro, J. M. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación preliminar de la eficacia de tres fungicidas sobre Fusarium </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F01671">
-[...7 lines deleted...]
-        <w:t>Referencia</w:t>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oxysporum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="31D524EB" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Schltdl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. asociado a plantas enfermas de piña (Ananas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>comosus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (L.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Merr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Tesis de licenciatura, Universidad de Costa Rica]. Repositorio SIBDI de la Universidad de Costa Rica.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://repositorio.sibdi.ucr.ac.cr/handle/123456789/15761</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E40A2F6" w14:textId="77B0ECCC" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="58F61669" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B8B878" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="73C6A3D4" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00F01671" w:rsidRDefault="00F01671" w:rsidP="00F01671">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Páginas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> web</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0989AC3D" w14:textId="59794C36" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="1C1225A7" w14:textId="18370255" w:rsidR="00330FCC" w:rsidRDefault="009079E0" w:rsidP="00F06C73">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="01A14F12" w14:textId="7F8C146F" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (World Health Organization [WHO], 2018; U.S. Census Bureau, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s. f</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24630DC7" w14:textId="3BF8D9CA" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Narrativa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: World Health Organization (WHO, 2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> U.S. Census Bureau (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s. f.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07145387" w14:textId="7FC842B7" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="31D524EB" w14:textId="36942FE2" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Health Organization. (2018, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>24 de mayo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The top 10 causes of death. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.who.int/news-room/fact-sheets/detail/the-top-10-causes-of-death</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F61669" w14:textId="156CC655" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>U.S. Census Bureau. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s. f.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.S. and world population clock. U.S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D020D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department of Commerce.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuperado el 9 de enero de 2020 de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.census.gov/popclock/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C6A3D4" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F110380" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Conjunto de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4236F7" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A78371" w14:textId="722835C8" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética: (D'Souza &amp; Wiseheart, 2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717BD54B" w14:textId="13A5AA50" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Narrativa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: D'Souza y Wiseheart (2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC23E22" w14:textId="0C98E533" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4A3C7ECC" w14:textId="19F825C0" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D'Souza, A., &amp; Wiseheart, M. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cognitive effects of music and dance training in children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ICPSR 37080; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00920B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vers</w:t>
+      </w:r>
+      <w:r w:rsidR="001762DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V1) [Conjunto de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>datos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICPSR. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00330EC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3886/ICPSR37080.v1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02288A1A" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173127CA" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRDefault="00CF4001" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B117E36" w14:textId="1ECF7110" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Comunicación personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923BDE6" w14:textId="26B4B2FE" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="00DE5186" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Las comunicaciones personales se citan únicamente en el texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o se incluye</w:t>
+      </w:r>
+      <w:r w:rsidR="00991042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00991042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la lista de </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B390A0D" w14:textId="5D6C206D" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06438B57" w14:textId="45110A5C" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética: (C. C. Sandoval Her</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F99" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ández, comunicación personal, 12 de marzo de 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68452A65" w14:textId="2AB3844B" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="560"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Sandoval Her</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F99" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ández (comunicación personal, 12 de marzo de 2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F99" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C011368" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639A0E3F" w14:textId="77777777" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41ACECA2" w14:textId="61AA60FA" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00802E25" w:rsidP="00330EC8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009079E0">
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Indicaciones generales</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F01671">
+        <w:t>Indicaciones generales para la redacción y presentación del manuscrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E25E418" w14:textId="77777777" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sobre estructura del texto</w:t>
-[...406 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44780060" w14:textId="77777777" w:rsidR="00176636" w:rsidRPr="00330EC8" w:rsidRDefault="00802E25" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redacte el manuscrito en forma impersonal y en tercera persona. No utilice expresiones en primera persona, como “nosotros”, “nuestro”, “nos” o formas equivalentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB1BB3F" w14:textId="18F6719A" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00176636" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redacte en </w:t>
+      </w:r>
+      <w:r w:rsidR="00802E25" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pasado para describir la metodología y los resultados; use el presente únicamente cuando corresponda a conocimientos vigentes, interpretaciones o conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5520F6D1" w14:textId="16A11D5F" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redacte párrafos claros y concisos, con un mínimo de tres oraciones y una extensión máxima de 120 palabras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519CE2B2" w14:textId="518EE1A0" w:rsidR="00802E25" w:rsidRPr="00330EC8" w:rsidRDefault="00802E25" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inicie cada párrafo con una oración temática que presente la idea central y desarróllela mediante oraciones de apoyo que la expliquen o sustenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D759C05" w14:textId="146BDABB" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Utilice conectores, gerundios y adverbios terminados en “-mente” únicamente cuando sean necesarios, precisos y no generen ambigüedad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03243329" w14:textId="41F5E9A0" w:rsidR="00E74F99" w:rsidRPr="00330EC8" w:rsidRDefault="00E74F99" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>No inicie oraciones con citas bibliográficas. En las citas parentéticas múltiples, ordene las fuentes alfabéticamente. La expresión “et al.” no se escribe en cursiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E8277B" w14:textId="73F5A240" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En español, utilice la coma como separador decimal. Para los valores negativos y las restas, emplee el signo menos (−), no el guion (-). Deje un espacio antes y después de los operadores matemáticos</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; por ejemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>aproximadamente</w:t>
-[...55 lines deleted...]
-      <w:r w:rsidR="00A42CB0" w:rsidRPr="005D7D87">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>−</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36288A09" w14:textId="78AA9663" w:rsidR="009079E0" w:rsidRPr="005D7D87" w:rsidRDefault="009079E0" w:rsidP="009079E0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005D7D87">
+    <w:p w14:paraId="350634FB" w14:textId="5AC31921" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Separe las cifras de los símbolos de las unidades y del porcentaje. Por ejemplo: 10 kg, 25 °C y 30 %. Utilice de manera uniforme las unidades, abreviaturas y símbolos del Sistema Internacional de Unidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8C3345" w14:textId="3FA0826B" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice puntos ni comas para separar grupos de tres cifras en la parte entera de los números. Escriba sin espacio los números de cuatro cifras o menos: 1000. En </w:t>
+      </w:r>
+      <w:r w:rsidR="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidR="005542D4" w:rsidRPr="005D7D87">
+        <w:t xml:space="preserve">números de cinco cifras o más, agrupe </w:t>
+      </w:r>
+      <w:r w:rsidR="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las cifras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de tres en tres mediante espacios</w:t>
+      </w:r>
+      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; por ejemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 100 000,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 000</w:t>
+      </w:r>
+      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y 10 000 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E73885A" w14:textId="44B620F1" w:rsidR="00E541DF" w:rsidRPr="005D7D87" w:rsidRDefault="009079E0">
-[...142 lines deleted...]
-      <w:r w:rsidRPr="00DE570B">
+    <w:p w14:paraId="206A8D5F" w14:textId="316679B2" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escriba los nombres científicos en cursiva y completos en la primera mención. Escriba nuevamente el </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5186" w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nombre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">científico </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>completo en títulos, subtítulos, títulos de cuadros y figuras, y al inicio de una oración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6E99A5" w14:textId="0165032F" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mantenga uniformes los nombres y las abreviaturas de tratamientos, variables, materiales, localidades y demás elementos en todo el manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A96A5D" w14:textId="1868F25A" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si desea incluir la base de datos de la investigación como material complementario, comuníquese con los editores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081C3FAC" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00330EC8" w:rsidRDefault="00DE570B" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495D06E3" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00330EC8" w:rsidRDefault="00DE570B" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Requisito de corrección profesional del texto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F90F4C5" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidRDefault="00DE570B" w:rsidP="005D7D87">
-[...26 lines deleted...]
-        <w:t>En los casos en que un manuscrito presente problemas significativos de redacción, el editor podrá solicitar, como requisito para continuar hacia la aceptación, una corrección profesional del texto. Esta deberá estar respaldada por un certificado oficial emitido por un corrector de textos. El requisito podrá aplicarse después del proceso de revisión por pares, una vez evaluado el contenido científico, si aún se identifican problemas sustanciales de redacción.</w:t>
+    <w:p w14:paraId="2F90F4C5" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00330EC8" w:rsidRDefault="00DE570B" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66622B97" w14:textId="2FA821AE" w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidRDefault="00DE570B" w:rsidP="00330EC8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En los casos en que un manuscrito presente problemas significativos de redacción, el editor podrá solicitar, como requisito para continuar hacia la aceptación, una corrección profesional del texto. Esta deberá estar respaldada por un certificado oficial emitido por un corrector de textos. </w:t>
+      </w:r>
+      <w:r w:rsidR="0036724F" w:rsidRPr="0036724F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La medida podrá aplicarse después del proceso de revisión por pares, una vez evaluado el contenido científico, si aún se identifican problemas sustanciales en la escritura.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidSect="00425FF1">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1728" w:bottom="1440" w:left="1728" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F7780B4" w14:textId="77777777" w:rsidR="009832D2" w:rsidRDefault="009832D2" w:rsidP="00330FCC">
+    <w:p w14:paraId="3335C4E7" w14:textId="77777777" w:rsidR="007B37F7" w:rsidRDefault="007B37F7" w:rsidP="00330FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0274961D" w14:textId="77777777" w:rsidR="009832D2" w:rsidRDefault="009832D2" w:rsidP="00330FCC">
+    <w:p w14:paraId="2AF9F7C5" w14:textId="77777777" w:rsidR="007B37F7" w:rsidRDefault="007B37F7" w:rsidP="00330FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59556366" w14:textId="77777777" w:rsidR="009832D2" w:rsidRDefault="009832D2" w:rsidP="00330FCC">
+    <w:p w14:paraId="3F3458BF" w14:textId="77777777" w:rsidR="007B37F7" w:rsidRDefault="007B37F7" w:rsidP="00330FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30C567A0" w14:textId="77777777" w:rsidR="009832D2" w:rsidRDefault="009832D2" w:rsidP="00330FCC">
+    <w:p w14:paraId="0ACF368B" w14:textId="77777777" w:rsidR="007B37F7" w:rsidRDefault="007B37F7" w:rsidP="00330FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3463D952" w14:textId="03ECE2D5" w:rsidR="00320A6E" w:rsidRPr="00B571C5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
+    <w:p w14:paraId="3463D952" w14:textId="4AD71B51" w:rsidR="00320A6E" w:rsidRPr="00AD00E5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AD00E5">
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA2E5C">
+        <w:t>Indi</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ndicar acá si el trabajo fue parte de tesis, proyecto etc.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="033EB722" w14:textId="32130C77" w:rsidR="00320A6E" w:rsidRPr="00B571C5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si el trabajo </w:t>
+      </w:r>
+      <w:r w:rsidR="00866346" w:rsidRPr="00866346">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>derivó de una tesis, un proyecto u otra actividad académica</w:t>
+      </w:r>
+      <w:r w:rsidR="00135BED" w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, e inclu</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ya</w:t>
+      </w:r>
+      <w:r w:rsidR="00135BED" w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la institución que lo respaldó</w:t>
+      </w:r>
+      <w:r w:rsidR="00866346">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, así como</w:t>
+      </w:r>
+      <w:r w:rsidR="00135BED" w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la ciudad y el país.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033EB722" w14:textId="6BD51A92" w:rsidR="00320A6E" w:rsidRPr="00AD00E5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD00E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2E5C">
+      <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Institución principal. Ciudad, país. Correo electrónico (orcid autor). Indicar el autor para correspondencia. </w:t>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Institución principal. Ciudad, país. Correo electrónico (</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00CA2E5C">
+        <w:t>ORCID en formato https://orcid.org/...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Institución principal. Ciudad, país. Correo electrónico (orcid autor). Indicar el autor para correspondencia. </w:t>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="3651E368" w14:textId="77777777" w:rsidR="00320A6E" w:rsidRPr="00CA2E5C" w:rsidRDefault="00320A6E" w:rsidP="00320A6E">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2C693D5B" w14:textId="08CAE1ED" w:rsidR="00320A6E" w:rsidRPr="00AD00E5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD00E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2E5C">
+      <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Institución principal. Ciudad, país. Correo electrónico (orcid autor). Indicar el autor para correspondencia. </w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>Institución principal. Ciudad, país. Correo electrónico (</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ORCID en formato https://orcid.org/...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="7E2553EF" w14:textId="333291D3" w:rsidR="00802E25" w:rsidRPr="00AD00E5" w:rsidRDefault="00320A6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AD00E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Institución principal. Ciudad, país. Correo electrónico (</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ORCID en formato https://orcid.org/...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>[Identifique al autor para correspondencia en la afiliación correspondiente.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A054D07" w14:textId="7D807E2E" w:rsidR="00320A6E" w:rsidRPr="002160E3" w:rsidRDefault="00135BED" w:rsidP="002160E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00866346" w:rsidRPr="00866346">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Presente las afiliaciones de los autores de lo general a lo específico; por ejemplo: universidad, facultad, escuela, departamento o unidad de investigación. Cuando varios autores pertenezcan a la misma institución, deben llevar el mismo número en superíndice, de manera que la afiliación no se repita en el pie de página. Indique cada institución y su ubicación una sola vez. A continuación, incluya los autores y sus datos en el mismo orden en que aparecen arriba, y separe la información de cada autor con punto y coma.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71313ABB" w14:textId="6DD2CBD9" w:rsidR="00330FCC" w:rsidRPr="00330FCC" w:rsidRDefault="00330FCC" w:rsidP="00330FCC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71313ABB" w14:textId="30984B58" w:rsidR="00330FCC" w:rsidRPr="00330FCC" w:rsidRDefault="002E323C" w:rsidP="00330FCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00330FCC">
+    <w:r w:rsidRPr="002E323C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">[Incluya en este encabezado lo siguiente]: </w:t>
+    </w:r>
+    <w:r w:rsidR="00330FCC" w:rsidRPr="00330FCC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Apellidos primer autor et al: Título resumido</w:t>
+      <w:t xml:space="preserve">Apellidos </w:t>
+    </w:r>
+    <w:r w:rsidR="006345C9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">del </w:t>
+    </w:r>
+    <w:r w:rsidR="00330FCC" w:rsidRPr="00330FCC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>primer autor et al</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00330FCC" w:rsidRPr="00330FCC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>: Título resumido</w:t>
     </w:r>
     <w:r w:rsidR="003B0A69">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (máximo 8 palabras)</w:t>
+      <w:t xml:space="preserve"> (máx</w:t>
+    </w:r>
+    <w:r w:rsidR="006345C9">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="003B0A69">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 8 palabras)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="71CF8326" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRDefault="00330FCC"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D24B7AA" w14:textId="5EFAE13A" w:rsidR="00330FCC" w:rsidRPr="00330FCC" w:rsidRDefault="00330FCC" w:rsidP="00330FCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00330FCC">
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
         <w:sz w:val="28"/>
@@ -8576,171 +13404,410 @@
         <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00330FCC">
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Mesoamericana</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C9E482C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28BE61C8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1706907750">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="706"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00330FCC"/>
+    <w:rsid w:val="0000015B"/>
+    <w:rsid w:val="0003039D"/>
+    <w:rsid w:val="00036379"/>
     <w:rsid w:val="0006003D"/>
+    <w:rsid w:val="00062692"/>
     <w:rsid w:val="00080212"/>
     <w:rsid w:val="00091713"/>
+    <w:rsid w:val="000A7D4D"/>
     <w:rsid w:val="000C1842"/>
+    <w:rsid w:val="000F1ACE"/>
+    <w:rsid w:val="0010597B"/>
+    <w:rsid w:val="00127B27"/>
+    <w:rsid w:val="00130D68"/>
+    <w:rsid w:val="00135BED"/>
+    <w:rsid w:val="00153A97"/>
     <w:rsid w:val="00170921"/>
+    <w:rsid w:val="001762DA"/>
+    <w:rsid w:val="00176636"/>
+    <w:rsid w:val="001865B1"/>
+    <w:rsid w:val="0019462E"/>
+    <w:rsid w:val="0019741B"/>
+    <w:rsid w:val="001A6091"/>
+    <w:rsid w:val="001D321A"/>
+    <w:rsid w:val="002045AC"/>
     <w:rsid w:val="00207CC6"/>
+    <w:rsid w:val="002160E3"/>
+    <w:rsid w:val="002253DD"/>
+    <w:rsid w:val="00242A85"/>
+    <w:rsid w:val="00247C07"/>
+    <w:rsid w:val="00274A57"/>
+    <w:rsid w:val="00276E99"/>
+    <w:rsid w:val="002779D3"/>
+    <w:rsid w:val="002842C5"/>
+    <w:rsid w:val="002E323C"/>
+    <w:rsid w:val="002F6202"/>
+    <w:rsid w:val="00313D71"/>
     <w:rsid w:val="00320A6E"/>
+    <w:rsid w:val="00323820"/>
     <w:rsid w:val="00326BA9"/>
+    <w:rsid w:val="00330EC8"/>
     <w:rsid w:val="00330FCC"/>
+    <w:rsid w:val="00355FF0"/>
+    <w:rsid w:val="0036724F"/>
+    <w:rsid w:val="00381024"/>
     <w:rsid w:val="003B0A69"/>
     <w:rsid w:val="003B4A0B"/>
+    <w:rsid w:val="003C0884"/>
     <w:rsid w:val="003C1399"/>
     <w:rsid w:val="003C319D"/>
     <w:rsid w:val="003F5293"/>
     <w:rsid w:val="004034DF"/>
+    <w:rsid w:val="00415B1B"/>
     <w:rsid w:val="00425FF1"/>
     <w:rsid w:val="004621B5"/>
     <w:rsid w:val="00464345"/>
     <w:rsid w:val="00464604"/>
     <w:rsid w:val="00481304"/>
+    <w:rsid w:val="00484818"/>
+    <w:rsid w:val="004916D2"/>
+    <w:rsid w:val="00495F6B"/>
+    <w:rsid w:val="004A32A7"/>
+    <w:rsid w:val="004B445D"/>
+    <w:rsid w:val="004D020D"/>
+    <w:rsid w:val="00502F61"/>
+    <w:rsid w:val="005167FA"/>
     <w:rsid w:val="0052556C"/>
+    <w:rsid w:val="005273B0"/>
     <w:rsid w:val="00530C4D"/>
     <w:rsid w:val="005542D4"/>
+    <w:rsid w:val="0055579A"/>
     <w:rsid w:val="00565ABA"/>
     <w:rsid w:val="005B0BB6"/>
     <w:rsid w:val="005D7D87"/>
+    <w:rsid w:val="005F3FEE"/>
     <w:rsid w:val="00604D86"/>
     <w:rsid w:val="006219B4"/>
+    <w:rsid w:val="006232DF"/>
+    <w:rsid w:val="00625A89"/>
+    <w:rsid w:val="006345C9"/>
     <w:rsid w:val="00634837"/>
+    <w:rsid w:val="006755D1"/>
+    <w:rsid w:val="006808C4"/>
+    <w:rsid w:val="00693137"/>
+    <w:rsid w:val="006A21DD"/>
+    <w:rsid w:val="006A46A4"/>
+    <w:rsid w:val="006B5C52"/>
+    <w:rsid w:val="006C2F94"/>
+    <w:rsid w:val="006C3D88"/>
+    <w:rsid w:val="006D6B31"/>
+    <w:rsid w:val="006E0017"/>
+    <w:rsid w:val="006E0553"/>
     <w:rsid w:val="006E386F"/>
+    <w:rsid w:val="006E5896"/>
     <w:rsid w:val="00712962"/>
     <w:rsid w:val="00744C2E"/>
+    <w:rsid w:val="00750F61"/>
     <w:rsid w:val="0075516B"/>
+    <w:rsid w:val="007A51B0"/>
     <w:rsid w:val="007B0B98"/>
+    <w:rsid w:val="007B37F7"/>
+    <w:rsid w:val="007B7F7E"/>
+    <w:rsid w:val="007C2F43"/>
+    <w:rsid w:val="007D42FE"/>
+    <w:rsid w:val="007D5084"/>
     <w:rsid w:val="007D655B"/>
+    <w:rsid w:val="007E319C"/>
+    <w:rsid w:val="00802E25"/>
+    <w:rsid w:val="0081202C"/>
+    <w:rsid w:val="0083016D"/>
     <w:rsid w:val="00834499"/>
+    <w:rsid w:val="00851404"/>
+    <w:rsid w:val="00864D62"/>
+    <w:rsid w:val="00866346"/>
     <w:rsid w:val="00884246"/>
     <w:rsid w:val="00884C5A"/>
+    <w:rsid w:val="00886DB7"/>
     <w:rsid w:val="008A313E"/>
     <w:rsid w:val="008D59BF"/>
+    <w:rsid w:val="008D7211"/>
     <w:rsid w:val="009079E0"/>
+    <w:rsid w:val="00920B1D"/>
+    <w:rsid w:val="00921EE5"/>
     <w:rsid w:val="009244A1"/>
     <w:rsid w:val="0094095D"/>
+    <w:rsid w:val="009416AA"/>
     <w:rsid w:val="00966090"/>
     <w:rsid w:val="009779DD"/>
+    <w:rsid w:val="009822BA"/>
     <w:rsid w:val="009832D2"/>
+    <w:rsid w:val="00991042"/>
+    <w:rsid w:val="009A0FB6"/>
     <w:rsid w:val="009A1F10"/>
+    <w:rsid w:val="009B1E69"/>
+    <w:rsid w:val="009B6CF5"/>
+    <w:rsid w:val="00A0504A"/>
     <w:rsid w:val="00A148A2"/>
+    <w:rsid w:val="00A33A9F"/>
     <w:rsid w:val="00A42CB0"/>
     <w:rsid w:val="00A54658"/>
+    <w:rsid w:val="00A70491"/>
+    <w:rsid w:val="00A70EA1"/>
+    <w:rsid w:val="00A72495"/>
+    <w:rsid w:val="00A81E25"/>
     <w:rsid w:val="00A81FE8"/>
     <w:rsid w:val="00A8640F"/>
+    <w:rsid w:val="00AB24D6"/>
+    <w:rsid w:val="00AD00E5"/>
+    <w:rsid w:val="00AD2296"/>
     <w:rsid w:val="00AD61E6"/>
+    <w:rsid w:val="00AE7028"/>
+    <w:rsid w:val="00AF48D0"/>
+    <w:rsid w:val="00B21F87"/>
+    <w:rsid w:val="00B318CD"/>
     <w:rsid w:val="00B35929"/>
     <w:rsid w:val="00B571C5"/>
+    <w:rsid w:val="00B75B54"/>
+    <w:rsid w:val="00B927BF"/>
+    <w:rsid w:val="00BA6165"/>
     <w:rsid w:val="00BB4FF1"/>
+    <w:rsid w:val="00C06E7C"/>
+    <w:rsid w:val="00C22B2E"/>
+    <w:rsid w:val="00C23F50"/>
+    <w:rsid w:val="00C31F4F"/>
+    <w:rsid w:val="00C454CB"/>
     <w:rsid w:val="00C76D32"/>
     <w:rsid w:val="00C8773B"/>
+    <w:rsid w:val="00C9287C"/>
     <w:rsid w:val="00CA2E5C"/>
+    <w:rsid w:val="00CC42AE"/>
+    <w:rsid w:val="00CC7C02"/>
     <w:rsid w:val="00CF3DC7"/>
+    <w:rsid w:val="00CF4001"/>
     <w:rsid w:val="00CF5438"/>
+    <w:rsid w:val="00CF75D1"/>
+    <w:rsid w:val="00D11443"/>
+    <w:rsid w:val="00D14EC7"/>
+    <w:rsid w:val="00D22490"/>
     <w:rsid w:val="00D32DBE"/>
+    <w:rsid w:val="00D72221"/>
+    <w:rsid w:val="00D908D8"/>
+    <w:rsid w:val="00D97E61"/>
+    <w:rsid w:val="00DB1A3B"/>
+    <w:rsid w:val="00DC00AE"/>
+    <w:rsid w:val="00DE3A2C"/>
+    <w:rsid w:val="00DE5186"/>
     <w:rsid w:val="00DE570B"/>
     <w:rsid w:val="00E146B5"/>
+    <w:rsid w:val="00E17D56"/>
+    <w:rsid w:val="00E30A33"/>
     <w:rsid w:val="00E30CB6"/>
+    <w:rsid w:val="00E330E7"/>
+    <w:rsid w:val="00E33CC2"/>
+    <w:rsid w:val="00E46627"/>
     <w:rsid w:val="00E541DF"/>
+    <w:rsid w:val="00E6641F"/>
+    <w:rsid w:val="00E74F99"/>
+    <w:rsid w:val="00E819BD"/>
     <w:rsid w:val="00E912FF"/>
     <w:rsid w:val="00EB4583"/>
     <w:rsid w:val="00EC3F40"/>
+    <w:rsid w:val="00EF38C8"/>
     <w:rsid w:val="00EF498F"/>
     <w:rsid w:val="00F01671"/>
+    <w:rsid w:val="00F05342"/>
     <w:rsid w:val="00F06C73"/>
+    <w:rsid w:val="00F43038"/>
+    <w:rsid w:val="00F43A66"/>
+    <w:rsid w:val="00F43D69"/>
+    <w:rsid w:val="00F56A4B"/>
+    <w:rsid w:val="00F63CEF"/>
+    <w:rsid w:val="00FA6EA5"/>
+    <w:rsid w:val="00FB3948"/>
     <w:rsid w:val="00FB5A36"/>
+    <w:rsid w:val="00FE34B7"/>
     <w:rsid w:val="00FE5170"/>
+    <w:rsid w:val="00FE61E8"/>
     <w:rsid w:val="00FF39B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="571E9101"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B30B2B8A-4880-9046-AB31-A004B78F6213}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -9104,50 +14171,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -9235,51 +14303,50 @@
     <w:rsid w:val="00CA2E5C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:aliases w:val="Subtitulo"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="003B0A69"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA2E5C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003B0A69"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="es-MX" w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
@@ -9370,77 +14437,212 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00320A6E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00320A6E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D42FE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004A32A7"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00242A85"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00242A85"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00242A85"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00242A85"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00242A85"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B21F87"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mord">
+    <w:name w:val="mord"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B21F87"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mopen">
+    <w:name w:val="mopen"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B21F87"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mbin">
+    <w:name w:val="mbin"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B21F87"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="mclose">
+    <w:name w:val="mclose"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B21F87"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="vlist-s">
+    <w:name w:val="vlist-s"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B21F87"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00802E25"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1953974631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agclass.nal.usda.gov/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrovoc.fao.org/search" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://convention.apa.org/2019-video" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijpb16010014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0100-5405/2139" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/ICPSR37080.v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agclass.nal.usda.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.sibdi.ucr.ac.cr/handle/123456789/15761" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9714,70 +14916,77 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4948F08-1295-6E4F-80A2-EA95B51B4137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15335</Characters>
+  <Pages>16</Pages>
+  <Words>4063</Words>
+  <Characters>23163</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>312</Lines>
-  <Paragraphs>133</Paragraphs>
+  <Lines>193</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17906</CharactersWithSpaces>
+  <CharactersWithSpaces>27172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MELIZA ALEJANDRA VILLEGAS ALPIZAR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>