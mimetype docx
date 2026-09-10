--- v2 (2026-08-20)
+++ v3 (2026-09-10)
@@ -4,3858 +4,3977 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B31A6BA" w14:textId="53E90247" w:rsidR="007D42FE" w:rsidRPr="00330EC8" w:rsidRDefault="007D42FE" w:rsidP="00330EC8">
+    <w:p w14:paraId="1B31A6BA" w14:textId="53E90247" w:rsidR="007D42FE" w:rsidRPr="00875BC4" w:rsidRDefault="007D42FE" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>[Complete los espacios de esta plantilla siguiendo el formato establecido. Antes de enviar el manuscrito, elimine todas las instrucciones incluidas entre corchetes y escritas en color gris.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2586C3" w14:textId="77777777" w:rsidR="007D42FE" w:rsidRPr="00864D62" w:rsidRDefault="007D42FE" w:rsidP="00330EC8">
+    <w:p w14:paraId="7E2586C3" w14:textId="77777777" w:rsidR="007D42FE" w:rsidRPr="00875BC4" w:rsidRDefault="007D42FE" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5614884F" w14:textId="1D1A761B" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
+    <w:p w14:paraId="5614884F" w14:textId="1D1A761B" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="00330FCC" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tipo de manuscrito: artículo científico, nota técnica, revisión bibliográfica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8F405C" w14:textId="77777777" w:rsidR="00425FF1" w:rsidRPr="00330EC8" w:rsidRDefault="00425FF1" w:rsidP="00330EC8">
+    <w:p w14:paraId="5E8F405C" w14:textId="77777777" w:rsidR="00425FF1" w:rsidRPr="00875BC4" w:rsidRDefault="00425FF1" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC52CE4" w14:textId="1EA7D223" w:rsidR="00FA6EA5" w:rsidRPr="00330EC8" w:rsidRDefault="00425FF1" w:rsidP="00330EC8">
+    <w:p w14:paraId="6EC52CE4" w14:textId="1EA7D223" w:rsidR="00FA6EA5" w:rsidRPr="00875BC4" w:rsidRDefault="00425FF1" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del </w:t>
       </w:r>
-      <w:r w:rsidR="00E330E7">
+      <w:r w:rsidR="00E330E7" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>manuscrito</w:t>
       </w:r>
-      <w:r w:rsidR="006E386F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006E386F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00FA6EA5" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00FA6EA5" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E3E14" w14:textId="646E1915" w:rsidR="00320A6E" w:rsidRPr="00330EC8" w:rsidRDefault="00FA6EA5" w:rsidP="00330EC8">
+    <w:p w14:paraId="373E3E14" w14:textId="646E1915" w:rsidR="00320A6E" w:rsidRPr="00875BC4" w:rsidRDefault="00FA6EA5" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>[El título debe ser claro, conciso, tener un máximo de 14 palabras y estar directamente relacionado con el tema de la investigación.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D601F05" w14:textId="77777777" w:rsidR="006232DF" w:rsidRDefault="006232DF" w:rsidP="00330EC8">
+    <w:p w14:paraId="1D601F05" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00875BC4" w:rsidRDefault="006232DF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03CB1F83" w14:textId="79FDEC53" w:rsidR="00FA6EA5" w:rsidRPr="00330EC8" w:rsidRDefault="00062692" w:rsidP="00330EC8">
+    <w:p w14:paraId="03CB1F83" w14:textId="79FDEC53" w:rsidR="00FA6EA5" w:rsidRPr="00875BC4" w:rsidRDefault="00062692" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Traducción del título al inglés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7445BBE7" w14:textId="77777777" w:rsidR="00320A6E" w:rsidRPr="00330EC8" w:rsidRDefault="00320A6E" w:rsidP="00330EC8">
+    <w:p w14:paraId="7445BBE7" w14:textId="77777777" w:rsidR="00320A6E" w:rsidRPr="00875BC4" w:rsidRDefault="00320A6E" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B934D06" w14:textId="77777777" w:rsidR="00FA6EA5" w:rsidRPr="00330EC8" w:rsidRDefault="00320A6E" w:rsidP="00330EC8">
+    <w:p w14:paraId="5B934D06" w14:textId="77777777" w:rsidR="00FA6EA5" w:rsidRPr="00875BC4" w:rsidRDefault="00320A6E" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Nombre(s) Apellido-Apellido</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, Nombre(s) Apellido-Apellido</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, Nombre(s) Apellido-Apellido</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0641C5" w14:textId="4D564136" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00FA6EA5" w:rsidP="00330EC8">
+    <w:p w14:paraId="3B0641C5" w14:textId="4D564136" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="00FA6EA5" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">[El </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">número de autores no debe </w:t>
       </w:r>
-      <w:r w:rsidR="00866346">
+      <w:r w:rsidR="00866346" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>exceder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>seis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B532281" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
-[...7 lines deleted...]
-    <w:p w14:paraId="1133CC4C" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
+    <w:p w14:paraId="6B532281" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="00330FCC" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1133CC4C" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00875BC4" w:rsidRDefault="00CA2E5C" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF81F3E" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
+    <w:p w14:paraId="4AF81F3E" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00875BC4" w:rsidRDefault="00CA2E5C" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02DB4A38" w14:textId="13F6C899" w:rsidR="006219B4" w:rsidRPr="00330EC8" w:rsidRDefault="00FA6EA5" w:rsidP="00330EC8">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="02DB4A38" w14:textId="13F6C899" w:rsidR="006219B4" w:rsidRPr="00875BC4" w:rsidRDefault="00FA6EA5" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[El resumen debe comprenderse sin necesidad de leer el manuscrito completo. Debe redactarse en un solo párrafo, con una extensión máxima de 300 palabras, tipografía Arial de 11 puntos e interlineado de 1,5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8" w:rsidDel="00FA6EA5">
+      <w:r w:rsidRPr="00875BC4" w:rsidDel="00FA6EA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00530C4D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00530C4D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">debe </w:t>
       </w:r>
-      <w:r w:rsidR="00530C4D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00530C4D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">incluir citas bibliográficas, figuras </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ni </w:t>
       </w:r>
-      <w:r w:rsidR="00530C4D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00530C4D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cuadros. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Las siglas </w:t>
       </w:r>
-      <w:r w:rsidR="006219B4" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006219B4" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o abreviaturas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>deben definirse entre paréntesis la primera vez que se mencionen y debe evitarse su uso excesivo</w:t>
       </w:r>
-      <w:r w:rsidR="006219B4" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006219B4" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El resumen debe seguir la estructura que se detalla</w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a continuación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007B7F7E">
+      <w:r w:rsidR="007B7F7E" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABCE9CD" w14:textId="77777777" w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidRDefault="00E17D56" w:rsidP="00330EC8">
-[...12 lines deleted...]
-    <w:p w14:paraId="72E3595A" w14:textId="1E477CEB" w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidRDefault="00E17D56" w:rsidP="00330EC8">
+    <w:p w14:paraId="5ABCE9CD" w14:textId="77777777" w:rsidR="00E17D56" w:rsidRPr="00875BC4" w:rsidRDefault="00E17D56" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E3595A" w14:textId="1E477CEB" w:rsidR="00E17D56" w:rsidRPr="00875BC4" w:rsidRDefault="00E17D56" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Estructura del resumen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372C38F6" w14:textId="77777777" w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidRDefault="00E17D56" w:rsidP="00330EC8">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="372C38F6" w14:textId="77777777" w:rsidR="00E17D56" w:rsidRPr="00875BC4" w:rsidRDefault="00E17D56" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C88AC9" w14:textId="59974BA7" w:rsidR="006219B4" w:rsidRPr="00875BC4" w:rsidRDefault="006219B4" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introducción.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Incluya</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>una frase breve que justifique la investigación</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Objetivo. </w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Presente el objetivo de forma idéntica a como aparece al final de la introducción del manuscrito. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ateriales y métodos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indique el sitio, el país y el periodo de ejecución del estudio, así como una síntesis de la metodología empleada, que incluya el diseño, los materiales, las variables evaluadas y el análisis realizado</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Incluya únicamente</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> los principales resultados obtenidos. </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Responda al objetivo del trabajo y </w:t>
       </w:r>
-      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>presente de forma explícita la conclusión principal derivada de los resultados</w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[En las revisiones bibliográficas no se incluyen los apartados </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Materiales y métodos</w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ni </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; en su lugar, se emplean los apartados </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Objetivo</w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Desarrollo</w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidDel="00FA6EA5">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4" w:rsidDel="00FA6EA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFF712F" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="6DFF712F" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="00330FCC" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B3D516" w14:textId="3BA7E28D" w:rsidR="00FB3948" w:rsidRPr="00875BC4" w:rsidRDefault="00CA2E5C" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Palabras clave:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3948" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00FB3948" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>palabra clave 1, palabra clave 2, palabra clave 3, palabra clave 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A15C8DE" w14:textId="51D47D04" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="6A15C8DE" w14:textId="51D47D04" w:rsidR="00CA2E5C" w:rsidRPr="00875BC4" w:rsidRDefault="00FB3948" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Incluya</w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00693137">
+      <w:r w:rsidR="00693137" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al menos</w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuatro palabras clave separadas por coma. Estas pueden estar compuestas por más de </w:t>
       </w:r>
-      <w:r w:rsidR="00BA6165" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00BA6165" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>un término</w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pero no deben aparecer en el título. Su finalidad es facilitar la indización y la recuperación de la información bibliográfica. Como referencia, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>consulte</w:t>
       </w:r>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> el tesauro AGROVOC de la Organización de las Naciones Unidas para la Alimentación y la Agricultura (FAO) </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+        <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://agrovoc.fao.org/search</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007D42FE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007D42FE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y el tesauro agrícola de la National </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agricultural</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Library de</w:t>
       </w:r>
-      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>United</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> States </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agriculture</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+        <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://agclass.nal.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CA2E5C" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No incluya términos demasiado generales, como </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rendimiento</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>variables</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>planta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>diferenciación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>trópico</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cultivos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B91497A" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
-[...9 lines deleted...]
-    <w:p w14:paraId="0F816330" w14:textId="6E180336" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
+    <w:p w14:paraId="2B91497A" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="00330FCC" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F816330" w14:textId="6E180336" w:rsidR="00CA2E5C" w:rsidRPr="00875BC4" w:rsidRDefault="00CA2E5C" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="76F5B236" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00330EC8" w:rsidRDefault="00CA2E5C" w:rsidP="00330EC8">
+    <w:p w14:paraId="76F5B236" w14:textId="77777777" w:rsidR="00CA2E5C" w:rsidRPr="00875BC4" w:rsidRDefault="00CA2E5C" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E642FA7" w14:textId="7414B00D" w:rsidR="003F5293" w:rsidRPr="00330EC8" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="5E642FA7" w14:textId="7414B00D" w:rsidR="003F5293" w:rsidRPr="00875BC4" w:rsidRDefault="00FB3948" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Presente la traducción al inglés del resumen. El contenido debe corresponder plenamente con el resumen en español, sin agregar, omitir ni modificar información. Mantenga la </w:t>
       </w:r>
-      <w:r w:rsidR="00693137" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00693137" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>misma estructura y orden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de los apartados, con una extensión máxima de 300 palabras.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074F75A8" w14:textId="77777777" w:rsidR="00FB3948" w:rsidRPr="00330EC8" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="074F75A8" w14:textId="77777777" w:rsidR="00FB3948" w:rsidRPr="00875BC4" w:rsidRDefault="00FB3948" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5525AAF1" w14:textId="69D85721" w:rsidR="00062692" w:rsidRPr="00875BC4" w:rsidRDefault="00CA2E5C" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>keyword 1, keyword 2, keyword 3, keyword 4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529CBCE0" w14:textId="77777777" w:rsidR="006E0553" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="529CBCE0" w14:textId="77777777" w:rsidR="006E0553" w:rsidRPr="00875BC4" w:rsidRDefault="00FB3948" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Presente la traducción al inglés de las palabras clave incluidas en el resumen en español. Mantenga la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>misma cantidad y el mismo orden</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, y emplee los términos equivalentes de uso habitual en la literatura científica en inglés.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3708A6A5" w14:textId="77777777" w:rsidR="006E0553" w:rsidRDefault="006E0553" w:rsidP="00330EC8">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="3708A6A5" w14:textId="77777777" w:rsidR="006E0553" w:rsidRPr="00875BC4" w:rsidRDefault="006E0553" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C1D37F" w14:textId="6206B989" w:rsidR="00FB3948" w:rsidRPr="00875BC4" w:rsidRDefault="0003039D" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[A continuación, se presentan los lineamientos para cada sección de los manuscritos: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Materiales y métodos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Discusión</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (sección opcional), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Referencias</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Después de estas secciones, se incluyen ejemplos de los tipos de citas y referencias más frecuentes, así como indicaciones generales para la redacción y presentación del manuscrito.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DF6517" w14:textId="77777777" w:rsidR="00FB3948" w:rsidRPr="00330EC8" w:rsidRDefault="00FB3948" w:rsidP="00330EC8">
+    <w:p w14:paraId="26DF6517" w14:textId="77777777" w:rsidR="00FB3948" w:rsidRPr="00875BC4" w:rsidRDefault="00FB3948" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E2246E" w14:textId="26C67767" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="63E2246E" w14:textId="26C67767" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C16C2B" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="55C16C2B" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9ECE9A" w14:textId="2C63B286" w:rsidR="00F05342" w:rsidRPr="00330EC8" w:rsidRDefault="00F05342" w:rsidP="00330EC8">
+    <w:p w14:paraId="5B9ECE9A" w14:textId="2C63B286" w:rsidR="00F05342" w:rsidRPr="00875BC4" w:rsidRDefault="00F05342" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Presente y justifique con claridad la importancia específica del tema de investigación en relación con el objetivo planteado. Incluya antecedentes pertinentes y actualizados que permitan contextualizar el estudio. </w:t>
       </w:r>
-      <w:r w:rsidR="003C0884" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="003C0884" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Organice la información de lo general a lo específico e identifique con claridad el problema o vacío de conocimiento que motivó la investigación. No incluya información propia de la sección de materiales y métodos, no adelante resultados ni formule conclusiones. T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oda afirmación que requiera respaldo debe sustentarse con citas bibliográficas; sin embargo, no inicie oraciones con citas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F8FFC2" w14:textId="08AC2D84" w:rsidR="00BA6165" w:rsidRPr="00330EC8" w:rsidRDefault="00F05342" w:rsidP="00330EC8">
+    <w:p w14:paraId="09F8FFC2" w14:textId="08AC2D84" w:rsidR="00BA6165" w:rsidRPr="00875BC4" w:rsidRDefault="00F05342" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Al mencionar por primera vez una especie vegetal o animal, incluya el nombre científico en cursiva, acompañado de la clasificación taxonómica correspondiente. Indique</w:t>
       </w:r>
-      <w:r w:rsidR="00693137">
+      <w:r w:rsidR="00693137" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> además</w:t>
       </w:r>
-      <w:r w:rsidR="00693137">
+      <w:r w:rsidR="00693137" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> el nombre común, cuando corresponda. Finalice esta sección con el objetivo de la investigación, redactado de forma idéntica al presentado en el resumen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E845E5" w14:textId="4A095D38" w:rsidR="00F05342" w:rsidRPr="00330EC8" w:rsidRDefault="00BA6165" w:rsidP="00330EC8">
+    <w:p w14:paraId="34E845E5" w14:textId="4A095D38" w:rsidR="00F05342" w:rsidRPr="00875BC4" w:rsidRDefault="00BA6165" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La introducción debe tener una extensión máxima de 1000 palabras y no debe incluir cuadros ni figuras. Redacte esta sección y las demás secciones del cuerpo del manuscrito con tipografía Arial de 11 puntos, interlineado de 1,5 y sangría </w:t>
       </w:r>
-      <w:r w:rsidR="00693137">
+      <w:r w:rsidR="00693137" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en la primera línea </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de cada párrafo. No agregue espacio entre párrafos, ya que la sangría se utiliza para diferenciarlos.</w:t>
       </w:r>
-      <w:r w:rsidR="00F05342" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F05342" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCC7144" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="1CCC7144" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CC5ADC1" w14:textId="1EFAF66D" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="0CC5ADC1" w14:textId="1EFAF66D" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Materiales y métodos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C542A0C" w14:textId="77777777" w:rsidR="00565ABA" w:rsidRPr="00330EC8" w:rsidRDefault="00565ABA" w:rsidP="00330EC8">
+    <w:p w14:paraId="4C542A0C" w14:textId="77777777" w:rsidR="00565ABA" w:rsidRPr="00875BC4" w:rsidRDefault="00565ABA" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07BE90FF" w14:textId="78ACB5B9" w:rsidR="005273B0" w:rsidRPr="00330EC8" w:rsidRDefault="005273B0" w:rsidP="00330EC8">
+    <w:p w14:paraId="07BE90FF" w14:textId="78ACB5B9" w:rsidR="005273B0" w:rsidRPr="00875BC4" w:rsidRDefault="005273B0" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[Esta sección debe responder con claridad dónde, cuándo y cómo se realizó la investigación, y proporcionar información suficiente para que el estudio pueda reproducirse. Indique el lugar, la institución, la ciudad, el país, el periodo y la época en que se llevó a cabo el trabajo. Incluya el nombre científico y la descripción de las variedades, cultivares, genotipos o razas utilizadas, con las citas bibliográficas correspondientes. </w:t>
       </w:r>
-      <w:r w:rsidR="004916D2" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="004916D2" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Indique las coordenadas geográficas del sitio de estudio en grados, minutos y segundos, con los puntos cardinales correspondientes; por ejemplo: 23°19′1,6″N, 98°58′26,5″O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C3BA81" w14:textId="4FED2358" w:rsidR="005273B0" w:rsidRPr="00330EC8" w:rsidRDefault="005273B0" w:rsidP="00330EC8">
+    <w:p w14:paraId="6E9C3AEF" w14:textId="51DDEAED" w:rsidR="005E6C00" w:rsidRPr="00875BC4" w:rsidRDefault="005273B0" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Describa el manejo del experimento o estudio, los materiales y equipos empleados, las condiciones en que se desarrolló, el diseño experimental, los tratamientos, el número de repeticiones por tratamiento, la unidad experimental y las variables evaluadas. </w:t>
       </w:r>
-      <w:r w:rsidR="00484818" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="005E6C00" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Indique las especificaciones técnicas necesarias de los equipos y materiales, sin incluir marcas comerciales.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F311DC6" w14:textId="77777777" w:rsidR="00DE5186" w:rsidRPr="00330EC8" w:rsidRDefault="005273B0" w:rsidP="00330EC8">
+        <w:t>Incluya las especificaciones técnicas necesarias de los equipos y materiales. En el caso de equipos especializados de análisis o medición, indique la marca y el modelo cuando sus características puedan influir en los resultados o cuando esta información sea necesaria para reproducir el estudio. No incluya marcas comerciales de equipos de uso general, salvo que posean características particulares que puedan afectar los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D24640" w14:textId="77777777" w:rsidR="005E6C00" w:rsidRPr="00875BC4" w:rsidRDefault="005E6C00" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explique los métodos utilizados para medir las variables, su precisión y las escalas empleadas. Respalde los métodos con las citas bibliográficas correspondientes o describa los criterios utilizados cuando se trate de procedimientos propios o adaptados. Exprese las magnitudes y unidades de acuerdo con el Sistema Internacional de Unidades. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00802E25" w:rsidRPr="00330EC8">
+        <w:t>No utilice nombres comerciales para identificar plaguicidas, otros agroquímicos o alimentos empleados en estudios con animales. En el caso de los plaguicidas, indique el nombre común del ingrediente activo seguido del nombre químico entre paréntesis. Se permitirá el nombre comercial únicamente cuando corresponda a una formulación particular cuya composición o características puedan afectar los resultados; en estos casos, justifique su inclusión y describa la formulación o composición pertinente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F311DC6" w14:textId="688EAEBC" w:rsidR="00DE5186" w:rsidRPr="00875BC4" w:rsidRDefault="005273B0" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>En la descripción de procedimientos, indique cantidades exactas o intervalos definidos; no utilice expresiones imprecisas como “se adicionaron aproximadamente 10 g”, pues generan incertidumbre sobre la cantidad empleada.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve">Explique los métodos utilizados para medir las variables, su precisión y las escalas empleadas. Respalde los métodos con las citas bibliográficas correspondientes o describa los criterios utilizados cuando se trate de procedimientos propios o adaptados. Exprese las magnitudes y unidades de acuerdo con el Sistema Internacional de Unidades. </w:t>
+      </w:r>
+      <w:r w:rsidR="00802E25" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describa con detalle el análisis estadístico de los datos, incluidos los modelos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA6165" w:rsidRPr="00330EC8">
+        <w:t>En la descripción de procedimientos, indique cantidades exactas o intervalos definidos; no utilice expresiones imprecisas como “se adicionaron aproximadamente 10 g”, pues generan incertidumbre sobre la cantidad empleada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2EEF50" w14:textId="7C1847A0" w:rsidR="005273B0" w:rsidRPr="00875BC4" w:rsidRDefault="005273B0" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve">Describa con detalle el análisis estadístico de los datos, incluidos los modelos </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6165" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pruebas aplicados, el nivel de significancia y el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> utilizado</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5186" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00DE5186" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nombre y número de versión</w:t>
       </w:r>
-      <w:r w:rsidR="006345C9">
+      <w:r w:rsidR="006345C9" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00DE5186" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00DE5186" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DE5186" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00DE5186" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los programas informáticos de uso general no requieren cita ni entrada en referencias.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE5B28C" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="2FE5B28C" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A86E0DE" w14:textId="6424774F" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="7A86E0DE" w14:textId="6424774F" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757BDEDC" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="757BDEDC" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="288A2615" w14:textId="38321BD2" w:rsidR="00C9287C" w:rsidRPr="00330EC8" w:rsidRDefault="00C9287C" w:rsidP="00330EC8">
+    <w:p w14:paraId="288A2615" w14:textId="38321BD2" w:rsidR="00C9287C" w:rsidRPr="00875BC4" w:rsidRDefault="00C9287C" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[Esta sección debe responder con claridad qué ocurrió y presentar los resultados en relación directa con el objetivo de la investigación. Cite en el texto todos los cuadros y figuras</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6165" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00BA6165" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F63CEF">
+      <w:r w:rsidR="00F63CEF" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">por ejemplo: </w:t>
       </w:r>
-      <w:r w:rsidR="00BA6165" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00BA6165" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuadro 1, Figura 1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, pero no inicie las oraciones con su mención. Utilícelos como apoyo para presentar los hallazgos principales y no duplique en el texto la información que ya contienen. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04BCACC4" w14:textId="5E0AF605" w:rsidR="00C9287C" w:rsidRPr="00330EC8" w:rsidRDefault="00C9287C" w:rsidP="00330EC8">
+        <w:t xml:space="preserve">, pero no inicie las oraciones con su mención. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Utilícelos como apoyo para presentar los hallazgos principales y no duplique en el texto la información que ya contienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BCACC4" w14:textId="5E0AF605" w:rsidR="00C9287C" w:rsidRPr="00875BC4" w:rsidRDefault="00C9287C" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Describa de manera clara y explícita los resultados relevantes, sin dejar al lector la tarea de identificar los principales</w:t>
       </w:r>
-      <w:r w:rsidR="00F43038">
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F43038" w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve"> hallazgos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>hallazgos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve">. No interprete ni discuta los </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63CEF" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. No interprete ni discuta los </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F63CEF">
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>resultados</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve"> en esta sección. No incluya figuras ilustrativas ni cuadros con análisis de varianza; la información derivada de estos análisis debe presentarse en el texto. Tampoco incorpore citas bibliográficas en la descripción de los </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63CEF" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en esta sección. No incluya figuras ilustrativas ni cuadros con análisis de varianza; la información derivada de estos análisis debe presentarse en el texto. Tampoco incorpore citas bibliográficas en la descripción de los </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F63CEF">
+        <w:t>hallazgos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>hallazgos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+        <w:t>.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4" w:rsidDel="00C9287C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.]</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56663D1B" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+    <w:p w14:paraId="56663D1B" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1908CEA9" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00330EC8" w:rsidRDefault="006232DF" w:rsidP="00330EC8">
+    <w:p w14:paraId="1908CEA9" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00875BC4" w:rsidRDefault="006232DF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06F4B68B" w14:textId="3EBF928F" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00884C5A" w:rsidP="00330EC8">
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="06F4B68B" w14:textId="3EBF928F" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00884C5A" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuadros </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34733E72" w14:textId="7FA5CA07" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00276E99" w:rsidP="00330EC8">
+    <w:p w14:paraId="34733E72" w14:textId="7FA5CA07" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00276E99" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Coloque cada cuadro inmediatamente después del párrafo en el que se mencione por primera vez. Utilice el término “cuadro” y no “tabla”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F17BB1" w14:textId="2133D938" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00276E99" w:rsidP="00330EC8">
+    <w:p w14:paraId="57F17BB1" w14:textId="4FD66D34" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00276E99" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El título </w:t>
       </w:r>
-      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">se coloca </w:t>
       </w:r>
-      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">encima </w:t>
       </w:r>
-      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">del cuadro y </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">debe explicar con claridad </w:t>
       </w:r>
-      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
-[...9 lines deleted...]
-    <w:p w14:paraId="6BC3C66F" w14:textId="57BBE267" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00276E99" w:rsidP="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contenido, de manera que pueda comprenderse sin recurrir al texto del manuscrito. Además, debe indicar el sitio y el periodo en que se realizó la investigación. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No incorpore siglas ni abreviaturas sin su significado en el título </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni lo inserte dentro del cuadro. Presente el título con tipografía Arial de 11 puntos e interlineado de 1,5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC3C66F" w14:textId="6288DB85" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00276E99" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El cuadro, </w:t>
       </w:r>
-      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incluidos el título y las notas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, no debe exceder una página. Utilice tipografía Arial de un tamaño mínimo de 10 puntos e interlineado sencillo para el contenido y las notas. </w:t>
       </w:r>
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No utilice líneas verticales ni líneas horizontales internas; incluya únicamente las líneas horizontales que delimitan el encabezado y el cierre del cuadro, como se muestra en el ejemplo. </w:t>
       </w:r>
-      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
-[...8 lines deleted...]
-      <w:r w:rsidR="00F43038">
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coloque la nota inmediatamente debajo del cuadro y explique en ella todas las </w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siglas y </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abreviaturas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">los </w:t>
       </w:r>
-      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">símbolos, </w:t>
       </w:r>
-      <w:r w:rsidR="00F43038">
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">las </w:t>
       </w:r>
-      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pruebas estadísticas y demás elementos necesarios para comprender la información.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D3713D" w14:textId="7C90AF5D" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="00276E99" w:rsidP="00330EC8">
+    <w:p w14:paraId="59D3713D" w14:textId="7C90AF5D" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00276E99" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Los títulos y las notas </w:t>
       </w:r>
-      <w:r w:rsidR="004A32A7" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="004A32A7" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de los cuadros </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deben </w:t>
       </w:r>
-      <w:r w:rsidR="00F43038">
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incluir</w:t>
       </w:r>
-      <w:r w:rsidR="004A32A7" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="004A32A7" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> su traducción al inglés.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E97645" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
-[...11 lines deleted...]
-    <w:p w14:paraId="28201A4D" w14:textId="6D69743B" w:rsidR="00276E99" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+    <w:p w14:paraId="54E97645" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28201A4D" w14:textId="6D69743B" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>Ejemplo de cuadro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1B2CDB" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="2C1B2CDB" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FCFBD5E" w14:textId="673E4AA8" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cuadro 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Título descriptivo del contenido del cuadro</w:t>
       </w:r>
-      <w:r w:rsidR="00E6641F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E6641F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> con tipografía Arial de 11 puntos e interlineado de 1,5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Sitio de la investigación, periodo de ejecución. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121E842D" w14:textId="2F98B9A4" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+    <w:p w14:paraId="121E842D" w14:textId="2F98B9A4" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Traducción del título al inglés. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2924"/>
         <w:gridCol w:w="2925"/>
         <w:gridCol w:w="2925"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A32A7" w:rsidRPr="00330EC8" w14:paraId="588D2B55" w14:textId="77777777" w:rsidTr="002160E3">
+      <w:tr w:rsidR="004A32A7" w:rsidRPr="00875BC4" w14:paraId="588D2B55" w14:textId="77777777" w:rsidTr="002160E3">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCCACC3" w14:textId="12DE8849" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="2BCCACC3" w14:textId="12DE8849" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Encabezado de la primera columna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="660C70A1" w14:textId="7A8F4CAB" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="660C70A1" w14:textId="7A8F4CAB" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Encabezado de la segunda columna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0649CEBF" w14:textId="6F8395EE" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="0649CEBF" w14:textId="6F8395EE" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Encabezado de la tercera columna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A32A7" w:rsidRPr="00330EC8" w14:paraId="53DF594D" w14:textId="77777777" w:rsidTr="002160E3">
+      <w:tr w:rsidR="004A32A7" w:rsidRPr="00875BC4" w14:paraId="53DF594D" w14:textId="77777777" w:rsidTr="002160E3">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC453B1" w14:textId="39581E74" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="3AC453B1" w14:textId="39581E74" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Contenido en tipografía Arial de un tamaño mínimo de 10 puntos e interlineado sencillo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18CB71CA" w14:textId="7DA46B4B" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="18CB71CA" w14:textId="7DA46B4B" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contenido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD9069B" w14:textId="01508FB0" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="4FD9069B" w14:textId="01508FB0" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contenido</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A32A7" w:rsidRPr="00330EC8" w14:paraId="551A8EBD" w14:textId="77777777" w:rsidTr="002160E3">
+      <w:tr w:rsidR="004A32A7" w:rsidRPr="00875BC4" w14:paraId="551A8EBD" w14:textId="77777777" w:rsidTr="002160E3">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2924" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A71B584" w14:textId="66EDD3DF" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="3A71B584" w14:textId="66EDD3DF" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contenido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="374D5AED" w14:textId="284B41E2" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="374D5AED" w14:textId="284B41E2" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contenido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA60500" w14:textId="04C41591" w:rsidR="004A32A7" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+          <w:p w14:paraId="2DA60500" w14:textId="04C41591" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00330EC8">
+            <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contenido</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A0B6DEA" w14:textId="2066400C" w:rsidR="00884C5A" w:rsidRPr="00330EC8" w:rsidRDefault="004A32A7" w:rsidP="00330EC8">
+    <w:p w14:paraId="0A0B6DEA" w14:textId="33B6AAA8" w:rsidR="00884C5A" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nota en Arial de 10 puntos e interlineado sencillo. Explique las abreviaturas, los símbolos, las unidades, las pruebas estadísticas y cualquier</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F43038">
+        <w:t xml:space="preserve">Nota en Arial de 10 puntos e interlineado sencillo. Explique las </w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> otra</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve">siglas, las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> información necesaria para </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:t>abreviaturas, los símbolos, las unidades, las pruebas estadísticas y cualquier</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>comprender</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve"> otra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> correctamente el cuadro. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC7C02" w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve"> información necesaria para </w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Puede utilizar asteriscos o superíndices para identificar notas específicas; estos deben aparecer tanto en el cuadro como en la nota correspondiente y mantener una relación clara y consistente.</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>comprender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve"> correctamente el cuadro. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traducción </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+        <w:t>Puede utilizar asteriscos o superíndices para identificar notas específicas; estos deben aparecer tanto en el cuadro como en la nota correspondiente y mantener una relación clara y consistente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6ED1BF" w14:textId="35A2AEA7" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>de la nota al inglés.</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Traducción </w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t>de la nota al inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7607B282" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00875BC4" w:rsidRDefault="006232DF" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71810B8C" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00875BC4" w:rsidRDefault="006232DF" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC7C4F4" w14:textId="77777777" w:rsidR="00884C5A" w:rsidRPr="00875BC4" w:rsidRDefault="00884C5A" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFA4E03" w14:textId="7BF26879" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="0083016D" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
         <w:t>Figuras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785860B1" w14:textId="14E5B194" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+    <w:p w14:paraId="785860B1" w14:textId="14E5B194" w:rsidR="00FE61E8" w:rsidRPr="00875BC4" w:rsidRDefault="00851404" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Coloque cada figura inmediatamente después del párrafo en el que se mencione por primera vez. Se consideran figuras los gráficos, diagramas, ilustraciones y fotografías que aporten información relevante al estudio. No incluya figuras meramente decorativas o ilustrativas que no presenten resultados ni información necesaria para comprender la investigación. </w:t>
       </w:r>
-      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No se permiten gráficos circulares ni tridimensionales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11826390" w14:textId="1AE6631A" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+    <w:p w14:paraId="11826390" w14:textId="386DDE56" w:rsidR="00FE61E8" w:rsidRPr="00875BC4" w:rsidRDefault="00851404" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El título </w:t>
       </w:r>
-      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">se coloca debajo de la figura y </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">debe explicar con claridad </w:t>
       </w:r>
-      <w:r w:rsidR="00242A85" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
-[...9 lines deleted...]
-    <w:p w14:paraId="1F953C15" w14:textId="1320FFFE" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contenido, de manera que pueda comprenderse sin recurrir al texto del manuscrito. Incluya el sitio y el periodo en que se realizó la investigación. No incorpore </w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siglas ni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abreviaturas sin su significado en el título ni lo inserte dentro de la figura. Presente el título con tipografía Arial de 11 puntos e interlineado de 1,5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F953C15" w14:textId="5D971069" w:rsidR="00FE61E8" w:rsidRPr="00875BC4" w:rsidRDefault="00851404" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La figura, </w:t>
       </w:r>
-      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incluidos el título y las notas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, no debe exceder una página. El texto incorporado dentro de la figura y en la nota debe presentarse en tipografía Arial de un tamaño mínimo de 10 puntos</w:t>
       </w:r>
-      <w:r w:rsidR="00F43038">
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y ser</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
-[...8 lines deleted...]
-      <w:r w:rsidR="00F43038">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legible. En los gráficos, identifique claramente los ejes, las variables y las unidades de medida. Explique en la nota todas las </w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siglas y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abreviaturas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">los </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>símbolos y</w:t>
       </w:r>
-      <w:r w:rsidR="00F43038">
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> los demás</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> elementos necesarios para comprender la figura. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2805FEF0" w14:textId="61537024" w:rsidR="00A72495" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+    <w:p w14:paraId="2805FEF0" w14:textId="61537024" w:rsidR="00A72495" w:rsidRPr="00875BC4" w:rsidRDefault="00851404" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Los títulos y las notas de </w:t>
       </w:r>
-      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">las figuras </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deben </w:t>
       </w:r>
-      <w:r w:rsidR="00F43038">
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incluir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> su traducción al inglés.</w:t>
       </w:r>
-      <w:r w:rsidR="00A72495" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00A72495" w:rsidRPr="00875BC4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A72495" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00A72495" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Presente los elementos en el siguiente orden: título en español, nota en español, título en inglés y nota en inglés, como se muestra en el ejemplo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6392C37E" w14:textId="756215A9" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="00851404" w:rsidP="00330EC8">
+    <w:p w14:paraId="6392C37E" w14:textId="756215A9" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="00851404" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las figuras deben tener una resolución mínima de 250 dpi y no deben aparecer pixeladas. Cuando hayan sido elaboradas con un programa compatible con Microsoft Word, insértelas en un formato editable. Además de incorporarlas en el manuscrito, envíelas como archivos separados en formato JPG, EPS o TIFF</w:t>
       </w:r>
-      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA7897E" w14:textId="77777777" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00FE61E8" w:rsidP="00330EC8">
-[...11 lines deleted...]
-    <w:p w14:paraId="3BBD8026" w14:textId="77777777" w:rsidR="007D5084" w:rsidRPr="00330EC8" w:rsidRDefault="007D5084" w:rsidP="00330EC8">
+    <w:p w14:paraId="0CA7897E" w14:textId="77777777" w:rsidR="00FE61E8" w:rsidRPr="00875BC4" w:rsidRDefault="00FE61E8" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBD8026" w14:textId="77777777" w:rsidR="007D5084" w:rsidRPr="00875BC4" w:rsidRDefault="007D5084" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1062A20D" w14:textId="3E14B701" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="0083016D" w:rsidP="00330EC8">
+    <w:p w14:paraId="1062A20D" w14:textId="3E14B701" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="0083016D" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ejemplo de </w:t>
       </w:r>
-      <w:r w:rsidR="00FE61E8" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00FE61E8" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>figura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EF8811" w14:textId="1DF608B5" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="00242A85" w:rsidP="00330EC8">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="32EF8811" w14:textId="1DF608B5" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="00242A85" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B8D48F" wp14:editId="7ECD62DD">
             <wp:extent cx="5577840" cy="3718560"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="1176065290" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1176065290" name="Imagen 1176065290"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -3864,438 +3983,447 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5577840" cy="3718560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A43C89F" w14:textId="0F7D6776" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="00FE61E8" w:rsidP="00330EC8">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="2A43C89F" w14:textId="0F7D6776" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="00FE61E8" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Título descriptivo del contenido de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> la figura</w:t>
       </w:r>
-      <w:r w:rsidR="00E6641F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E6641F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> con tipografía Arial de 11 puntos e interlineado de 1,5</w:t>
       </w:r>
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Sitio de la investigación, periodo de ejecución. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D5D0F9" w14:textId="2EF090A0" w:rsidR="00135BED" w:rsidRPr="00330EC8" w:rsidRDefault="00135BED" w:rsidP="00330EC8">
+    <w:p w14:paraId="78D5D0F9" w14:textId="5CE825BC" w:rsidR="00135BED" w:rsidRPr="00875BC4" w:rsidRDefault="00135BED" w:rsidP="00875BC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nota en Arial de 10 puntos e interlineado sencillo. Explique las abreviaturas, los símbolos, las escalas, las barras de error, las diferencias estadísticas y cualquier </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00DB1A3B">
+        <w:t xml:space="preserve">Nota en Arial de 10 puntos e interlineado sencillo. Explique las </w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>otra información necesaria</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB1A3B">
+        <w:t xml:space="preserve">siglas, las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve">abreviaturas, los símbolos, las escalas, las barras de error, las diferencias estadísticas y cualquier </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">otra información necesaria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>para comprender la figura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F19A0DE" w14:textId="44429FB3" w:rsidR="00FE61E8" w:rsidRPr="00330EC8" w:rsidRDefault="00FE61E8" w:rsidP="00330EC8">
+    <w:p w14:paraId="2F19A0DE" w14:textId="44429FB3" w:rsidR="00FE61E8" w:rsidRPr="00875BC4" w:rsidRDefault="00FE61E8" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
-      <w:r w:rsidR="0083016D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Traducción del título al inglés. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B809E50" w14:textId="77777777" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="0083016D" w:rsidP="00330EC8">
+    <w:p w14:paraId="7B809E50" w14:textId="77777777" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="0083016D" w:rsidP="00875BC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Traducción de la nota al inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DEA168" w14:textId="77777777" w:rsidR="0083016D" w:rsidRPr="00330EC8" w:rsidRDefault="0083016D" w:rsidP="00330EC8">
+    <w:p w14:paraId="54DEA168" w14:textId="77777777" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="0083016D" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31383B4D" w14:textId="09C0FA38" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="31383B4D" w14:textId="09C0FA38" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>Ecuaciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD59B03" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+    <w:p w14:paraId="4FD59B03" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Las ecuaciones deben mencionarse previamente en el texto y numerarse consecutivamente de acuerdo con su orden de aparición: Ecuación 1, Ecuación 2, etc. El número correspondiente se coloca entre paréntesis, alineado a la derecha y en la misma línea de la ecuación: (1). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2006363D" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+    <w:p w14:paraId="2006363D" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elabore las ecuaciones con el editor de ecuaciones de Microsoft Word u otro programa compatible que permita su edición; no las inserte como imágenes. Escriba en cursiva los términos de la ecuación. Deje un espacio antes y después de los operadores matemáticos, como =, +, − y ×. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2ACE6C" w14:textId="415D3D54" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="001D321A" w:rsidP="00330EC8">
+    <w:p w14:paraId="7E2ACE6C" w14:textId="415D3D54" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="001D321A" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Después de cada ecuación, explique todos los términos empleados en el mismo orden en que aparecen e indique sus unidades de medida cuando corresponda. Mantenga </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>la misma notación en todo el manuscrito y no utilice un mismo símbolo para representar conceptos diferentes.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C5CA7B" w14:textId="77777777" w:rsidR="001D321A" w:rsidRPr="00330EC8" w:rsidRDefault="001D321A" w:rsidP="00330EC8">
-[...11 lines deleted...]
-    <w:p w14:paraId="3F37EEF9" w14:textId="2E0CDF48" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+    <w:p w14:paraId="58C5CA7B" w14:textId="77777777" w:rsidR="001D321A" w:rsidRPr="00875BC4" w:rsidRDefault="001D321A" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F37EEF9" w14:textId="2E0CDF48" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>Ejemplo de presentación de una ecuación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2060E1B9" w14:textId="1EF1BFAD" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+    <w:p w14:paraId="2060E1B9" w14:textId="1EF1BFAD" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se utilizó la Ecuación 1 para estimar el tamaño de la muestra de una población finita</w:t>
       </w:r>
-      <w:r w:rsidR="00B927BF" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B927BF" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mora, 2015)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3055BC" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="0B3055BC" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBF431A" w14:textId="2DF94A41" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="006B5C52" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rStyle w:val="mord"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t xml:space="preserve">n </m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t xml:space="preserve">= </m:t>
@@ -4592,8333 +4720,8227 @@
                   </m:e>
                 </m:d>
               </m:e>
               <m:sup>
                 <m:r>
                   <w:rPr>
                     <w:rStyle w:val="mord"/>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sup>
             </m:sSup>
             <m:r>
               <w:rPr>
                 <w:rStyle w:val="mord"/>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               </w:rPr>
               <m:t>PQ</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rStyle w:val="mord"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392D39C1" w14:textId="77777777" w:rsidR="00B21F87" w:rsidRPr="00330EC8" w:rsidRDefault="00B21F87" w:rsidP="00330EC8">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="392D39C1" w14:textId="77777777" w:rsidR="00B21F87" w:rsidRPr="00875BC4" w:rsidRDefault="00B21F87" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB6BB91" w14:textId="4740EE67" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donde: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675EC8CA" w14:textId="2D4F5A0D" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+    <w:p w14:paraId="675EC8CA" w14:textId="2D4F5A0D" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00625A89" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <m:t>n</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">= tamaño de la muestra </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E488D60" w14:textId="48ADCDEE" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+    <w:p w14:paraId="7E488D60" w14:textId="48ADCDEE" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00625A89" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rStyle w:val="mord"/>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <m:t>N</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> = población total</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4848FF" w14:textId="002D6123" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00000000" w:rsidP="00330EC8">
+    <w:p w14:paraId="5F4848FF" w14:textId="002D6123" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00000000" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rStyle w:val="mord"/>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rStyle w:val="mord"/>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               </w:rPr>
               <m:t>z</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rStyle w:val="mord"/>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               </w:rPr>
               <m:t>α/2</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rStyle w:val="mord"/>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <m:t xml:space="preserve"> </m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>= valor de la distribución normal estándar asociado al nivel de significancia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446D11F0" w14:textId="67BBF5F8" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+    <w:p w14:paraId="446D11F0" w14:textId="67BBF5F8" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00625A89" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rStyle w:val="mord"/>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <m:t>P</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> = proporción esperada de la población</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C396FF" w14:textId="4351CA4F" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+    <w:p w14:paraId="76C396FF" w14:textId="4351CA4F" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00625A89" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rStyle w:val="mord"/>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <m:t>Q</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">= complemento de </w:t>
       </w:r>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44952417" w14:textId="52CF1CE2" w:rsidR="00E541DF" w:rsidRPr="00330EC8" w:rsidRDefault="00625A89" w:rsidP="00330EC8">
+    <w:p w14:paraId="44952417" w14:textId="52CF1CE2" w:rsidR="00E541DF" w:rsidRPr="00875BC4" w:rsidRDefault="00625A89" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rStyle w:val="mord"/>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           </w:rPr>
           <m:t>e</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> = error máximo permitido</w:t>
       </w:r>
-      <w:r w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidDel="00276E99">
+      <w:r w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidDel="00276E99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B357CE2" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00330EC8" w:rsidRDefault="00B75B54" w:rsidP="00330EC8">
+    <w:p w14:paraId="1B357CE2" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C80E8EC" w14:textId="15849ADB" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="5C80E8EC" w14:textId="15849ADB" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2EEA4A" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="1B2EEA4A" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06033C20" w14:textId="0008D686" w:rsidR="00B927BF" w:rsidRPr="00330EC8" w:rsidRDefault="00B927BF" w:rsidP="00330EC8">
+    <w:p w14:paraId="06033C20" w14:textId="0008D686" w:rsidR="00B927BF" w:rsidRPr="00875BC4" w:rsidRDefault="00B927BF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[La discusión debe responder con claridad por qué ocurrieron los resultados obtenidos y mantener un orden lógico en relación con su presentación en la sección de </w:t>
       </w:r>
-      <w:r w:rsidR="00693137">
+      <w:r w:rsidR="00693137" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">esultados. Explique su significado y </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DB1A3B">
+        <w:t xml:space="preserve">esultados. Explique su significado y vaya más allá de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">vaya más allá de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB1A3B">
+        <w:t>la comparación con los hallazgos de otros estudios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00DB1A3B">
+        <w:t xml:space="preserve">. Sustente la interpretación con literatura pertinente y actualizada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767F393D" w14:textId="26BA1C7D" w:rsidR="00B927BF" w:rsidRPr="00875BC4" w:rsidRDefault="00B927BF" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>a comparación con los hallazgos de otros estudios</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DB1A3B">
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>. Sustente la interpre</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve">Analice las coincidencias, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">tación con literatura pertinente y actualizada. </w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve">diferencias y </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Analice las coincidencias, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">las </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+        <w:t xml:space="preserve">posibles causas de los resultados esperados, inesperados o contradictorios. Exponga las limitaciones del estudio y explique cómo pudieron influir en los hallazgos. No incluya información propia de la justificación o de los antecedentes, pues esta corresponde a la introducción; tampoco repita la descripción de los resultados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4EF800" w14:textId="1B466436" w:rsidR="00B927BF" w:rsidRPr="00875BC4" w:rsidRDefault="00B927BF" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">diferencias y </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00330EC8">
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">las </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>Puede proponer investigaciones de seguimiento relacionadas con los hallazgos obtenidos. No formule recomendaciones comerciales a partir de estudios específicos que no incluyan una validación en condiciones comerciales.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A35085A" w14:textId="77777777" w:rsidR="003F5293" w:rsidRPr="00330EC8" w:rsidRDefault="003F5293" w:rsidP="00330EC8">
+    <w:p w14:paraId="1A35085A" w14:textId="77777777" w:rsidR="003F5293" w:rsidRPr="00875BC4" w:rsidRDefault="003F5293" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FBA2907" w14:textId="4A4D8004" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="7FBA2907" w14:textId="4A4D8004" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B42487" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00330EC8" w:rsidRDefault="003B0A69" w:rsidP="00330EC8">
+    <w:p w14:paraId="57B42487" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="297F6D23" w14:textId="5278EAA6" w:rsidR="00B927BF" w:rsidRPr="00330EC8" w:rsidRDefault="00B927BF" w:rsidP="00330EC8">
+    <w:p w14:paraId="297F6D23" w14:textId="5278EAA6" w:rsidR="00B927BF" w:rsidRPr="00875BC4" w:rsidRDefault="00B927BF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[Las conclusiones deben responder de manera directa al objetivo de la investigación y redactarse de forma clara, concisa y precisa. Destaque los aportes específicos del estudio al conocimiento con base en los resultados obtenidos, sin repetir su descripción ni resumir el contenido del manuscrito. Cada conclusión debe estar respaldada por los hallazgos presentados en la sección de </w:t>
       </w:r>
-      <w:r w:rsidR="00693137">
+      <w:r w:rsidR="00693137" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>esultados. No numere las conclusiones ni utilice abreviaturas ni siglas; escriba los términos completos.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559AAA79" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
-[...10 lines deleted...]
-    <w:p w14:paraId="5EC77FC0" w14:textId="77777777" w:rsidR="006808C4" w:rsidRPr="00330EC8" w:rsidRDefault="00E541DF" w:rsidP="00330EC8">
+    <w:p w14:paraId="559AAA79" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="00330FCC" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC77FC0" w14:textId="77777777" w:rsidR="006808C4" w:rsidRPr="00875BC4" w:rsidRDefault="00E541DF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
-      <w:r w:rsidR="006808C4" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006808C4" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B83BC2" w14:textId="77777777" w:rsidR="003C319D" w:rsidRPr="00330EC8" w:rsidRDefault="003C319D" w:rsidP="00330EC8">
+    <w:p w14:paraId="28B83BC2" w14:textId="77777777" w:rsidR="003C319D" w:rsidRPr="00875BC4" w:rsidRDefault="003C319D" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B7AE713" w14:textId="74ECD5CC" w:rsidR="00B927BF" w:rsidRPr="00330EC8" w:rsidRDefault="00B927BF" w:rsidP="00330EC8">
+    <w:p w14:paraId="7B7AE713" w14:textId="74ECD5CC" w:rsidR="00B927BF" w:rsidRPr="00875BC4" w:rsidRDefault="00B927BF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="006808C4" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006808C4" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Esta se</w:t>
       </w:r>
-      <w:r w:rsidR="0003039D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="0003039D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="006808C4" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006808C4" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ción es opcional. En ella </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">puede reconocer a las personas o instituciones que financiaron, asesoraron o apoyaron la investigación. </w:t>
       </w:r>
-      <w:r w:rsidR="00DB1A3B">
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cuando se trate de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> personas, indique además la institución a la que pertenecen y describa brevemente su contribución al estudio. Escriba los nombres completos.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA5C8E2" w14:textId="77777777" w:rsidR="00E541DF" w:rsidRPr="00330EC8" w:rsidRDefault="00E541DF" w:rsidP="00330EC8">
+    <w:p w14:paraId="7DA5C8E2" w14:textId="77777777" w:rsidR="00E541DF" w:rsidRPr="00875BC4" w:rsidRDefault="00E541DF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DC2563" w14:textId="3183B6E2" w:rsidR="008D59BF" w:rsidRPr="00330EC8" w:rsidRDefault="00E541DF" w:rsidP="00330EC8">
+    <w:p w14:paraId="59DC2563" w14:textId="3183B6E2" w:rsidR="008D59BF" w:rsidRPr="00875BC4" w:rsidRDefault="00E541DF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05361056" w14:textId="77777777" w:rsidR="00FE34B7" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="05361056" w14:textId="77777777" w:rsidR="00FE34B7" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CA1AB4" w14:textId="4B2FF87D" w:rsidR="00FE34B7" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="15CA1AB4" w14:textId="4B2FF87D" w:rsidR="00FE34B7" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[Declare cualquier conflicto de inter</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1A3B">
+      <w:r w:rsidR="00DB1A3B" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> financiero, profesional, personal o institucional que pueda haber influido o percibirse como una posible influencia en el estudio. Si existe alguno, describa su naturaleza de forma clara. Si no existe, conserve la declaración que se presenta a continuación.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A308D61" w14:textId="4824F039" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="3A308D61" w14:textId="4824F039" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los autores declaran que no existe</w:t>
       </w:r>
-      <w:r w:rsidR="00323820" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00323820" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conflicto</w:t>
       </w:r>
-      <w:r w:rsidR="00323820" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00323820" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de inter</w:t>
       </w:r>
-      <w:r w:rsidR="002F6202">
+      <w:r w:rsidR="002F6202" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> relacionado</w:t>
       </w:r>
-      <w:r w:rsidR="00323820" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00323820" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> con este estudio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC2E245" w14:textId="77777777" w:rsidR="009079E0" w:rsidRPr="00330EC8" w:rsidRDefault="009079E0" w:rsidP="00330EC8">
-[...10 lines deleted...]
-    <w:p w14:paraId="63D19AEF" w14:textId="05D97AD4" w:rsidR="00C8773B" w:rsidRPr="00330EC8" w:rsidRDefault="008D59BF" w:rsidP="00415B1B">
+    <w:p w14:paraId="4DC2E245" w14:textId="77777777" w:rsidR="009079E0" w:rsidRPr="00875BC4" w:rsidRDefault="009079E0" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D19AEF" w14:textId="05D97AD4" w:rsidR="00C8773B" w:rsidRPr="00875BC4" w:rsidRDefault="008D59BF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC058F7" w14:textId="17A35F5B" w:rsidR="00C8773B" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="3EC058F7" w14:textId="17A35F5B" w:rsidR="00C8773B" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13989934" w14:textId="347EA285" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="13989934" w14:textId="347EA285" w:rsidR="00DE3A2C" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">[Utilice las normas de la </w:t>
       </w:r>
-      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> edición de APA para las citas y las referencias. Las referencias no deben superar los diez años de antigüedad, salvo cuando se trate de fuentes clásicas o indispensables para el estudio. </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D56" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Aplique sangría francesa a cada referencia y sepárela de la siguiente mediante un espacio.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC42AE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CC42AE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Presente cada referencia como un párrafo independiente y en formato de texto editable. No inserte la lista como un único bloque ni </w:t>
       </w:r>
-      <w:r w:rsidR="00CC42AE" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00CC42AE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>como un campo bibliográfico vinculado a gestores de referencias, ya que cada entrada debe poder seleccionarse y comentarse por separado cuando requiera correcciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C57823" w14:textId="25545FAC" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="78C57823" w14:textId="25545FAC" w:rsidR="00DE3A2C" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Escriba los nombres de los autores con el formato apellido(s), iniciales del nombre (por ejemplo: Pérez Ruiz, A. G.). Separe a los autores con comas y coloque el </w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>signo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; antes del último autor, incluso cuando la referencia tenga solo dos autores (por ejemplo: Hernández-Herrera, A. L., &amp; Solano Zúñiga, P.). Incluya los apellidos y las iniciales de hasta 20 autores. Cuando la obra tenga más de 20 autores, escriba los primeros 19, agregue puntos suspensivos y finalice con el apellido y las iniciales del último autor, sin colocar &amp; antes de este. Mantenga un espacio entre las iniciales de los nombres y reproduzca </w:t>
       </w:r>
-      <w:r w:rsidR="00D908D8" w:rsidRPr="00D908D8">
+      <w:r w:rsidR="00D908D8" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>los apellidos de cada autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> exactamente como aparece</w:t>
       </w:r>
-      <w:r w:rsidR="00D908D8">
+      <w:r w:rsidR="00D908D8" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la publicación original. Incluya todos los nombres y apellidos consignados en la fuente, y conserve los guiones únicamente cuando formen parte del apellido publicado. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DD4230" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="31DD4230" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">En el caso de autores corporativos o institucionales, escriba el nombre completo en la referencia, sin utilizar siglas. En el texto, la sigla puede emplearse después de haber sido definida en la primera cita. En todas las referencias, coloque la fecha de publicación entre paréntesis, seguida de un punto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63908F28" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="63908F28" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">No se aceptan trabajos no publicados como referencias ni se permite el uso de citas indirectas. En las páginas web, incorpore una fecha de recuperación únicamente cuando el contenido esté diseñado para modificarse con el tiempo y no exista una versión archivada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47609918" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="47609918" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Los títulos de obras que forman parte de una publicación mayor, como artículos de revista, capítulos de libros, trabajos incluidos en memorias y notas periodísticas, no se escriben en cursiva. Los títulos de obras independientes, como libros, informes, tesis y páginas </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>web,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> se escriben en cursiva. Utilice las mayúsculas de acuerdo con las normas ortográficas del idioma en que esté redactado el título. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D32B9F" w14:textId="5C8B3818" w:rsidR="00E17D56" w:rsidRPr="00330EC8" w:rsidRDefault="00FE34B7" w:rsidP="00330EC8">
+    <w:p w14:paraId="01D32B9F" w14:textId="5C8B3818" w:rsidR="00E17D56" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>En las referencias de libros e informes, coloque después del título y entre paréntesis la información correspondiente a la edición, el volumen o el número del informe, sin insertar un punto entre el título y esta información. Los elementos incluidos dentro del mismo paréntesis se separan mediante comas y no se escriben en cursiva. Cuando cite un programa informático, indique la versión utilizada. Incluya el DOI en formato de enlace o, cuando no exista, la URL oficial correspondiente.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0887F641" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00330EC8" w:rsidRDefault="00C8773B" w:rsidP="00330EC8">
+    <w:p w14:paraId="0887F641" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00875BC4" w:rsidRDefault="00C8773B" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F1EC0F7" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRDefault="00CF4001" w:rsidP="00330EC8">
+    <w:p w14:paraId="1F1EC0F7" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00CF4001" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A203E1" w14:textId="275C686C" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00C8773B" w:rsidP="00330EC8">
+    <w:p w14:paraId="29A203E1" w14:textId="275C686C" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00C8773B" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ejemplos de formato de las referencias más comunes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0ED6F9" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00330EC8" w:rsidRDefault="00C8773B" w:rsidP="00330EC8">
+    <w:p w14:paraId="1E0ED6F9" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00875BC4" w:rsidRDefault="00C8773B" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF2E382" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="7EF2E382" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="470EE8FD" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="470EE8FD" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Artículo de revista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775C83C3" w14:textId="1AC88076" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="775C83C3" w14:textId="1AC88076" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Se incluye el DOI en formato de enlace o, cuando no exista, la URL del artículo en el sitio web de la revista. Cuando el artículo no presenta paginación y se identifica mediante un número de artículo, escriba la palabra "Artículo" antes del número.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C455DF1" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="3C455DF1" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F8DCE3" w14:textId="18F4E32B" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="68F8DCE3" w14:textId="18F4E32B" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3ED818" w14:textId="05BBBA39" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="2E3ED818" w14:textId="05BBBA39" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: (Gomes Rocha Sobrinho et al., 2016</w:t>
       </w:r>
-      <w:r w:rsidR="00F43A66" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F43A66" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00F43A66" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F43A66" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sadou et al., 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF4CC36" w14:textId="7742B2E5" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="3BF4CC36" w14:textId="7742B2E5" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Gomes Rocha Sobrinho et al. (2016)</w:t>
       </w:r>
-      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r w:rsidR="00F43A66" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F43A66" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sadou et al. (2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394B1600" w14:textId="1A669EAD" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="394B1600" w14:textId="1A669EAD" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referencia</w:t>
       </w:r>
-      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D129BA1" w14:textId="24E2A86A" w:rsidR="00F43A66" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="5D129BA1" w14:textId="24E2A86A" w:rsidR="00F43A66" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gomes Rocha Sobrinho, G., Brito </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rodrigue</w:t>
       </w:r>
-      <w:r w:rsidR="00886DB7">
+      <w:r w:rsidR="00886DB7" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, G., Santos, A., Cintra de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jesus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Junior, W., &amp; Silva de Novaes, Q. (2016). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Efeito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de fosfito de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>potássio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>crescimento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>densidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> micelial do </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>solani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>maracujazeiro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Summa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Phytopathologica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 42</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2), 180</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">182. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00F43A66" w:rsidRPr="00330EC8">
+        <w:r w:rsidR="00F43A66" w:rsidRPr="00875BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1590/0100-5405/2139</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="269FADEE" w14:textId="027D02AC" w:rsidR="00F43A66" w:rsidRPr="00330EC8" w:rsidRDefault="00F43A66" w:rsidP="00330EC8">
+    <w:p w14:paraId="269FADEE" w14:textId="027D02AC" w:rsidR="00F43A66" w:rsidRPr="00875BC4" w:rsidRDefault="00F43A66" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadou, D., Fedeli, R., Celletti, S., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Amessis-Ouchemoukh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, N., Ayad, R., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Loppi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, S., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ouchemoukh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, S. (2025). Impact of honey soil supplementation on growth and antioxidant activity in basil (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ocimum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>basilicum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.) plants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. International Journal of Plant Biology, 16</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Artículo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00330EC8">
+        <w:r w:rsidRPr="00875BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/ijpb16010014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A2885E2" w14:textId="183714E6" w:rsidR="00F43A66" w:rsidRPr="00330EC8" w:rsidRDefault="00F43A66" w:rsidP="00330EC8">
-[...11 lines deleted...]
-    <w:p w14:paraId="22929E01" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="7A2885E2" w14:textId="183714E6" w:rsidR="00F43A66" w:rsidRPr="00875BC4" w:rsidRDefault="00F43A66" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22929E01" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Libros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC44648" w14:textId="1A7F0099" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="6DC44648" w14:textId="1A7F0099" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC921A8" w14:textId="1546A448" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="1DC921A8" w14:textId="1546A448" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: (Agrios, 2005; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kesharwani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 2020).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481CFA47" w14:textId="71EC484F" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="481CFA47" w14:textId="71EC484F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Agrios (2005</w:t>
       </w:r>
-      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kesharwani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABA643D" w14:textId="47B8C9F3" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="1ABA643D" w14:textId="47B8C9F3" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referencia</w:t>
       </w:r>
-      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7BA447F5" w14:textId="5219288F" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="7BA447F5" w14:textId="5219288F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrios, G. (2005). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Plant pathology</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ed.)</w:t>
       </w:r>
-      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Elsevier Academic Press.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68696D00" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="68696D00" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kesharwani, P. (Ed.). (2020). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nanotechnology based approaches for tuberculosis treatment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Press.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F878187" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="2F878187" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76AFCD86" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRDefault="00CF4001" w:rsidP="00330EC8">
+    <w:p w14:paraId="76AFCD86" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00CF4001" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C80DA6D" w14:textId="446BCD4D" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="7C80DA6D" w14:textId="446BCD4D" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Capítulo de libro editado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76488540" w14:textId="2A35DDF4" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="76488540" w14:textId="2A35DDF4" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572CD99E" w14:textId="6F90919C" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="572CD99E" w14:textId="6F90919C" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: (Aron et al., 2019; Dillard, 2020).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA5557E" w14:textId="390F9A73" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="6EA5557E" w14:textId="390F9A73" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Aron et al. (2019) y Dillard (2020)</w:t>
       </w:r>
-      <w:r w:rsidR="00062692" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CDAD78" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="57CDAD78" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0884C79D" w14:textId="11C8D3F7" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="0884C79D" w14:textId="11C8D3F7" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aron, L., Botella, M., &amp; Lubart, T. (2019). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Culinary arts: </w:t>
       </w:r>
-      <w:r w:rsidR="009416AA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009416AA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">talent </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and their development. </w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">En </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">R. F. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Subotnik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, P. Olszewski-Kubilius, &amp; F. C. Worrell (Eds.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The psychology of high performance: </w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">developing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>human potential into domain-specific talent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 345</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>359). American Psychological Association. https://doi.org/10.1037/0000120-016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EA7E8A" w14:textId="0777A9C3" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="68EA7E8A" w14:textId="0777A9C3" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. </w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">n M. B. Oliver, A. A. Raney, &amp; J. Bryant (Eds.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Media effects: </w:t>
       </w:r>
-      <w:r w:rsidR="009416AA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009416AA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">advances </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in theory and research</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ed., pp. 115</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">129). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Routledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0705704B" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="0705704B" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B19FE5" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="76B19FE5" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Documentos con autores corporativos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17500C4E" w14:textId="2250C80E" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="17500C4E" w14:textId="2250C80E" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F4C667" w14:textId="101779F6" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="74F4C667" w14:textId="101779F6" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: (Instituto del Café de Costa Rica [ICAFE], 2021; Secretaría Ejecutiva de Planificación Sectorial Agropecuaria [SEPSA], 2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C54DA" w14:textId="51107E76" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="6D6C54DA" w14:textId="51107E76" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Instituto del Café de Costa Rica (ICAFE, 2021) y Secretaría Ejecutiva de Planificación Sectorial Agropecuaria (SEPSA, 2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70001DB6" w14:textId="6FD08188" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="70001DB6" w14:textId="6FD08188" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referencia</w:t>
       </w:r>
-      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F80CC52" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="4F80CC52" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto del Café de Costa Rica. (2021). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Informe sobre la actividad cafetalera de Costa Rica</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. https://bit.ly/3EaZI44</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC4E20B" w14:textId="2F14BD51" w:rsidR="00CF4001" w:rsidRPr="006232DF" w:rsidRDefault="00F01671" w:rsidP="006232DF">
+    <w:p w14:paraId="2AC4E20B" w14:textId="2F14BD51" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaría Ejecutiva de Planificación Sectorial Agropecuaria. (2022). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boletín Estadístico Agropecuario </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00750F61">
+      <w:r w:rsidR="00750F61" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
-      <w:r w:rsidR="00750F61" w:rsidRPr="00405478">
+      <w:r w:rsidR="00750F61" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32. Serie Cronológica 2018-2021</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. http://www.sepsa.go.cr/productosBEA.html</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4001">
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E7443D" w14:textId="4B021AA4" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
+    <w:p w14:paraId="31E7443D" w14:textId="4B021AA4" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Presentación en conferencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1031B36D" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
+    <w:p w14:paraId="1031B36D" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBD1937" w14:textId="5FAAF840" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
+    <w:p w14:paraId="5DBD1937" w14:textId="5FAAF840" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
-[...27 lines deleted...]
-    <w:p w14:paraId="3A7D2ACC" w14:textId="2039ACE8" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética: (Evans et al., 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7D2ACC" w14:textId="2039ACE8" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
-[...27 lines deleted...]
-    <w:p w14:paraId="6EDFA973" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Evans et al. (2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDFA973" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Referencia </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDD6CEC" w14:textId="0DDADC14" w:rsidR="00886DB7" w:rsidRDefault="00886DB7" w:rsidP="00886DB7">
+    <w:p w14:paraId="3DDD6CEC" w14:textId="0DDADC14" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00886DB7">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans, A. C., Jr., Garbarino, J., Bocanegra, E., Kinscherff, R. T., &amp; Márquez-Greene, N. (2019, 8-11 de agosto). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00886DB7">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Gun violence: an event on the power of community</w:t>
       </w:r>
-      <w:r w:rsidRPr="00886DB7">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">resentación </w:t>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Presentación </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>conferencia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00886DB7">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">]. APA 2019 Convention, Chicago, IL, United States. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00C06BFC">
+        <w:r w:rsidRPr="00875BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://convention.apa.org/2019-video</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44A6DBDE" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00886DB7" w:rsidRDefault="00886DB7" w:rsidP="00330EC8">
+    <w:p w14:paraId="44A6DBDE" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="289939FC" w14:textId="41F289FC" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00886DB7" w:rsidP="00330EC8">
+    <w:p w14:paraId="289939FC" w14:textId="41F289FC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resumen de p</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>resentación en conferencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19523817" w14:textId="6FAE80AC" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="19523817" w14:textId="6FAE80AC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023E7F09" w14:textId="148B2A11" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="023E7F09" w14:textId="148B2A11" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: (Cacioppo, 2019).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329C23FC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="329C23FC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Cacioppo (2019).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1D385E" w14:textId="26E91C37" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="2B1D385E" w14:textId="26E91C37" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Referencia </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B083303" w14:textId="604AFCD5" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="1B083303" w14:textId="604AFCD5" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D11443">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cacioppo, S. (2019, 25</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00D11443">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D11443">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
-      <w:r w:rsidR="00062692" w:rsidRPr="00D11443">
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de abril</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D11443">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Evolutionary theory of social connections: </w:t>
       </w:r>
-      <w:r w:rsidR="006E0017" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006E0017" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>past</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, present, and future</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>presentación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C31F4F" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>conferencia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]. Ninety-</w:t>
       </w:r>
-      <w:r w:rsidR="00D22490" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00D22490" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth </w:t>
       </w:r>
-      <w:r w:rsidR="00E819BD" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E819BD" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Annual Conv</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ention of the Western Psychological Association, Pasadena, CA, United States. https://westernpsych.org/wp-content/uploads/2019/04/WPA-Program-2019-Final-2.pdf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2499AACC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="2499AACC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="363A0A22" w14:textId="678CBA0A" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="363A0A22" w14:textId="678CBA0A" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actas y memorias de conferencias</w:t>
       </w:r>
-      <w:r w:rsidR="006E0017" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006E0017" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> publicadas en revistas o libros editados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA392C4" w14:textId="3CC4C5A2" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="6BA392C4" w14:textId="3CC4C5A2" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D424FED" w14:textId="63DEA70D" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="7D424FED" w14:textId="63DEA70D" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: (Duckworth et al., 2019; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kushilevitz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Malkin, 2016).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7401387F" w14:textId="2F1A8337" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="7401387F" w14:textId="2F1A8337" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Duckworth et al. (2019)</w:t>
       </w:r>
-      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kushilevitz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Malkin (2016).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE154A6" w14:textId="4AECBEB1" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="6DE154A6" w14:textId="4AECBEB1" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referencia</w:t>
       </w:r>
-      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40076314" w14:textId="7F649551" w:rsidR="006E0017" w:rsidRPr="00330EC8" w:rsidRDefault="006E0017" w:rsidP="00330EC8">
+    <w:p w14:paraId="40076314" w14:textId="7F649551" w:rsidR="006E0017" w:rsidRPr="00875BC4" w:rsidRDefault="006E0017" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acta</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4001">
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF4001" w:rsidRPr="00CF4001">
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>publicadas</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4001">
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="00CF4001">
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">una </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>revista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78794F86" w14:textId="6FBB7756" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="78794F86" w14:textId="6FBB7756" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036724F">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duckworth, A. L., Quirk, A., Gallop, R., Hoyle, R. H., Kelly, D. R., &amp; Matthews, M. D. (2019). Cognitive and noncognitive predictors of success. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Proceedings of the National Academy of Sciences, 116</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(47), 23499</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">23504. https://doi.org/10.1073/pnas.1910510116 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6C7DFC" w14:textId="2AED24F0" w:rsidR="006E0017" w:rsidRPr="00330EC8" w:rsidRDefault="006E0017" w:rsidP="00330EC8">
+    <w:p w14:paraId="0A6C7DFC" w14:textId="2AED24F0" w:rsidR="006E0017" w:rsidRPr="00875BC4" w:rsidRDefault="006E0017" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acta</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4001">
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s publicadas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="00CF4001">
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>libro editado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60ECC52F" w14:textId="43FADFE7" w:rsidR="00F01671" w:rsidRPr="0036724F" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="60ECC52F" w14:textId="43FADFE7" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0036724F">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kushilevitz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0036724F">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., &amp; Malkin, T. (Eds.). (2016). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture notes in computer science: </w:t>
       </w:r>
-      <w:r w:rsidR="006E0017" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="006E0017" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">theory </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of cryptography</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vol. 9562). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0036724F">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Springer. https://doi.org/10.1007/978-3-662-49096-9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49095320" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="0036724F" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="49095320" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036724F">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tesis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C6D5C2" w14:textId="05DE0160" w:rsidR="00F01671" w:rsidRPr="0036724F" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="05C6D5C2" w14:textId="05DE0160" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036724F">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380332DE" w14:textId="01AAA687" w:rsidR="00F01671" w:rsidRPr="00CF4001" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="380332DE" w14:textId="01AAA687" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF4001">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00CF4001">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: (Hidalgo Garro, 2019).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC33BBF" w14:textId="0AC342D1" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="6DC33BBF" w14:textId="0AC342D1" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Hidalgo Garro (2019).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D80B10" w14:textId="627E0241" w:rsidR="00F01671" w:rsidRPr="0036724F" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="75D80B10" w14:textId="627E0241" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0036724F">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D108376" w14:textId="35B037F7" w:rsidR="00B318CD" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="2D108376" w14:textId="35B037F7" w:rsidR="00B318CD" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hidalgo Garro, J. M. (2019). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluación preliminar de la eficacia de tres fungicidas sobre Fusarium </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>oxysporum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Schltdl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. asociado a plantas enfermas de piña (Ananas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>comosus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (L.) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Merr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de licenciatura, Universidad de Costa Rica]. Repositorio SIBDI de la Universidad de Costa Rica.</w:t>
       </w:r>
-      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+        <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://repositorio.sibdi.ucr.ac.cr/handle/123456789/15761</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E40A2F6" w14:textId="77B0ECCC" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="6E40A2F6" w14:textId="77B0ECCC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B8B878" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="40B8B878" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Páginas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> web</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0989AC3D" w14:textId="59794C36" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="0989AC3D" w14:textId="59794C36" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="01A14F12" w14:textId="7F8C146F" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="01A14F12" w14:textId="7F8C146F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Parentética</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: (World Health Organization [WHO], 2018; U.S. Census Bureau, </w:t>
       </w:r>
-      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s. f</w:t>
       </w:r>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24630DC7" w14:textId="3BF8D9CA" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="24630DC7" w14:textId="3BF8D9CA" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Narrativa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: World Health Organization (WHO, 2018)</w:t>
       </w:r>
-      <w:r w:rsidR="00274A57" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> U.S. Census Bureau (</w:t>
       </w:r>
-      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s. f.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07145387" w14:textId="7FC842B7" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="07145387" w14:textId="7FC842B7" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referencia</w:t>
       </w:r>
-      <w:r w:rsidR="008D7211" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="31D524EB" w14:textId="36942FE2" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="31D524EB" w14:textId="36942FE2" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">World Health Organization. (2018, </w:t>
       </w:r>
-      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>24 de mayo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The top 10 causes of death. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://www.who.int/news-room/fact-sheets/detail/the-top-10-causes-of-death</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F61669" w14:textId="156CC655" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="58F61669" w14:textId="156CC655" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>U.S. Census Bureau. (</w:t>
       </w:r>
-      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s. f.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. and world population clock. U.S. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D020D">
-[...19 lines deleted...]
-      <w:r w:rsidR="00B318CD" w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Commerce. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperado el 9 de enero de 2020 de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://www.census.gov/popclock/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C6A3D4" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00F01671" w:rsidP="00330EC8">
+    <w:p w14:paraId="73C6A3D4" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F110380" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="7F110380" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Conjunto de datos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4236F7" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="0F4236F7" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A78371" w14:textId="722835C8" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="32A78371" w14:textId="722835C8" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética: (D'Souza &amp; Wiseheart, 2018)</w:t>
       </w:r>
-      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717BD54B" w14:textId="13A5AA50" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="717BD54B" w14:textId="13A5AA50" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Narrativa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: D'Souza y Wiseheart (2018)</w:t>
       </w:r>
-      <w:r w:rsidR="004B445D" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC23E22" w14:textId="0C98E533" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="0BC23E22" w14:textId="0C98E533" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referencia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4A3C7ECC" w14:textId="19F825C0" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="4A3C7ECC" w14:textId="19F825C0" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">D'Souza, A., &amp; Wiseheart, M. (2018). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cognitive effects of music and dance training in children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ICPSR 37080; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00920B1D">
+      <w:r w:rsidR="00920B1D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vers</w:t>
       </w:r>
-      <w:r w:rsidR="001762DA">
+      <w:r w:rsidR="001762DA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ión</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> V1) [Conjunto de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>datos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">ICPSR. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00330EC8">
+        <w:r w:rsidRPr="00875BC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.3886/ICPSR37080.v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02288A1A" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="02288A1A" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="173127CA" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRDefault="00CF4001" w:rsidP="00330EC8">
+    <w:p w14:paraId="173127CA" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00CF4001" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B117E36" w14:textId="1ECF7110" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="4B117E36" w14:textId="1ECF7110" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Comunicación personal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7923BDE6" w14:textId="26B4B2FE" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="00DE5186" w:rsidP="00330EC8">
+    <w:p w14:paraId="7923BDE6" w14:textId="26B4B2FE" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="00DE5186" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las comunicaciones personales se citan únicamente en el texto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o se incluye</w:t>
       </w:r>
-      <w:r w:rsidR="00991042">
+      <w:r w:rsidR="00991042" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="00991042">
+      <w:r w:rsidR="00991042" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la lista de </w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>referencias.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B390A0D" w14:textId="5D6C206D" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="008D7211" w:rsidP="00330EC8">
+    <w:p w14:paraId="6B390A0D" w14:textId="5D6C206D" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Citas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06438B57" w14:textId="45110A5C" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="06438B57" w14:textId="45110A5C" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parentética: (C. C. Sandoval Her</w:t>
       </w:r>
-      <w:r w:rsidR="00E74F99" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E74F99" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ández, comunicación personal, 12 de marzo de 2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68452A65" w14:textId="2AB3844B" w:rsidR="007C2F43" w:rsidRPr="00330EC8" w:rsidRDefault="007C2F43" w:rsidP="00330EC8">
+    <w:p w14:paraId="68452A65" w14:textId="2AB3844B" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Sandoval Her</w:t>
       </w:r>
-      <w:r w:rsidR="00E74F99" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E74F99" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ández (comunicación personal, 12 de marzo de 2026)</w:t>
       </w:r>
-      <w:r w:rsidR="00E74F99" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00E74F99" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C011368" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00330EC8" w:rsidRDefault="00330FCC" w:rsidP="00330EC8">
-[...19 lines deleted...]
-    <w:p w14:paraId="41ACECA2" w14:textId="61AA60FA" w:rsidR="00F01671" w:rsidRPr="00330EC8" w:rsidRDefault="00802E25" w:rsidP="00330EC8">
+    <w:p w14:paraId="1C011368" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRPr="00875BC4" w:rsidRDefault="00330FCC" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639A0E3F" w14:textId="77777777" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41ACECA2" w14:textId="61AA60FA" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00802E25" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Indicaciones generales para la redacción y presentación del manuscrito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E25E418" w14:textId="77777777" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+    <w:p w14:paraId="5E25E418" w14:textId="77777777" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44780060" w14:textId="77777777" w:rsidR="00176636" w:rsidRPr="00330EC8" w:rsidRDefault="00802E25" w:rsidP="00330EC8">
+    <w:p w14:paraId="44780060" w14:textId="77777777" w:rsidR="00176636" w:rsidRPr="00875BC4" w:rsidRDefault="00802E25" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Redacte el manuscrito en forma impersonal y en tercera persona. No utilice expresiones en primera persona, como “nosotros”, “nuestro”, “nos” o formas equivalentes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB1BB3F" w14:textId="18F6719A" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00176636" w:rsidP="00330EC8">
+    <w:p w14:paraId="6DB1BB3F" w14:textId="18F6719A" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00176636" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Redacte en </w:t>
       </w:r>
-      <w:r w:rsidR="00802E25" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00802E25" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pasado para describir la metodología y los resultados; use el presente únicamente cuando corresponda a conocimientos vigentes, interpretaciones o conclusiones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5520F6D1" w14:textId="16A11D5F" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+    <w:p w14:paraId="5520F6D1" w14:textId="16A11D5F" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Redacte párrafos claros y concisos, con un mínimo de tres oraciones y una extensión máxima de 120 palabras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519CE2B2" w14:textId="518EE1A0" w:rsidR="00802E25" w:rsidRPr="00330EC8" w:rsidRDefault="00802E25" w:rsidP="00330EC8">
+    <w:p w14:paraId="519CE2B2" w14:textId="518EE1A0" w:rsidR="00802E25" w:rsidRPr="00875BC4" w:rsidRDefault="00802E25" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inicie cada párrafo con una oración temática que presente la idea central y desarróllela mediante oraciones de apoyo que la expliquen o sustenten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D759C05" w14:textId="146BDABB" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+    <w:p w14:paraId="3D759C05" w14:textId="146BDABB" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Utilice conectores, gerundios y adverbios terminados en “-mente” únicamente cuando sean necesarios, precisos y no generen ambigüedad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03243329" w14:textId="41F5E9A0" w:rsidR="00E74F99" w:rsidRPr="00330EC8" w:rsidRDefault="00E74F99" w:rsidP="00330EC8">
+    <w:p w14:paraId="03243329" w14:textId="41F5E9A0" w:rsidR="00E74F99" w:rsidRPr="00875BC4" w:rsidRDefault="00E74F99" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No inicie oraciones con citas bibliográficas. En las citas parentéticas múltiples, ordene las fuentes alfabéticamente. La expresión “et al.” no se escribe en cursiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E8277B" w14:textId="73F5A240" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+    <w:p w14:paraId="61E8277B" w14:textId="73F5A240" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En español, utilice la coma como separador decimal. Para los valores negativos y las restas, emplee el signo menos (−), no el guion (-). Deje un espacio antes y después de los operadores matemáticos</w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; por ejemplo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>−</w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
-      <w:r w:rsidR="009822BA" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="009822BA" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350634FB" w14:textId="5AC31921" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+    <w:p w14:paraId="350634FB" w14:textId="040A6540" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
-[...8 lines deleted...]
-    <w:p w14:paraId="5B8C3345" w14:textId="3FA0826B" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Separe las cifras de los símbolos de las unidades y del porcentaje. Por ejemplo: 10 kg, 25 °C y 30 %. Utilice de manera uniforme las unidades,</w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siglas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abreviaturas y símbolos del Sistema Internacional de Unidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8C3345" w14:textId="3FA0826B" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No utilice puntos ni comas para separar grupos de tres cifras en la parte entera de los números. Escriba sin espacio los números de cuatro cifras o menos: 1000. En </w:t>
       </w:r>
-      <w:r w:rsidR="0036724F">
+      <w:r w:rsidR="0036724F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">los </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">números de cinco cifras o más, agrupe </w:t>
       </w:r>
-      <w:r w:rsidR="0036724F">
+      <w:r w:rsidR="0036724F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">las cifras </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de tres en tres mediante espacios</w:t>
       </w:r>
-      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00176636" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; por ejemplo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: 10</w:t>
       </w:r>
-      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00176636" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
-      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00176636" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 100 000,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 000</w:t>
       </w:r>
-      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00176636" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
-      <w:r w:rsidR="00176636" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00176636" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y 10 000 000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206A8D5F" w14:textId="316679B2" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+    <w:p w14:paraId="206A8D5F" w14:textId="316679B2" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Escriba los nombres científicos en cursiva y completos en la primera mención. Escriba nuevamente el </w:t>
       </w:r>
-      <w:r w:rsidR="00DE5186" w:rsidRPr="00330EC8">
+      <w:r w:rsidR="00DE5186" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nombre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0036724F">
+      <w:r w:rsidR="0036724F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">científico </w:t>
       </w:r>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>completo en títulos, subtítulos, títulos de cuadros y figuras, y al inicio de una oración.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6E99A5" w14:textId="0165032F" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+    <w:p w14:paraId="7F6E99A5" w14:textId="0165032F" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mantenga uniformes los nombres y las abreviaturas de tratamientos, variables, materiales, localidades y demás elementos en todo el manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A96A5D" w14:textId="1868F25A" w:rsidR="00A0504A" w:rsidRPr="00330EC8" w:rsidRDefault="00A0504A" w:rsidP="00330EC8">
+    <w:p w14:paraId="50A96A5D" w14:textId="1868F25A" w:rsidR="00A0504A" w:rsidRPr="00875BC4" w:rsidRDefault="00A0504A" w:rsidP="00875BC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00330EC8">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si desea incluir la base de datos de la investigación como material complementario, comuníquese con los editores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081C3FAC" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00330EC8" w:rsidRDefault="00DE570B" w:rsidP="00330EC8">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="081C3FAC" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00875BC4" w:rsidRDefault="00DE570B" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495D06E3" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00875BC4" w:rsidRDefault="00DE570B" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Requisito de corrección profesional del texto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F90F4C5" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00330EC8" w:rsidRDefault="00DE570B" w:rsidP="00330EC8">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00330EC8">
+    <w:p w14:paraId="2F90F4C5" w14:textId="77777777" w:rsidR="00DE570B" w:rsidRPr="00875BC4" w:rsidRDefault="00DE570B" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66622B97" w14:textId="2FA821AE" w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidRDefault="00DE570B" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En los casos en que un manuscrito presente problemas significativos de redacción, el editor podrá solicitar, como requisito para continuar hacia la aceptación, una corrección profesional del texto. Esta deberá estar respaldada por un certificado oficial emitido por un corrector de textos. </w:t>
       </w:r>
-      <w:r w:rsidR="0036724F" w:rsidRPr="0036724F">
+      <w:r w:rsidR="0036724F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La medida podrá aplicarse después del proceso de revisión por pares, una vez evaluado el contenido científico, si aún se identifican problemas sustanciales en la escritura.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidSect="00425FF1">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1728" w:bottom="1440" w:left="1728" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3335C4E7" w14:textId="77777777" w:rsidR="007B37F7" w:rsidRDefault="007B37F7" w:rsidP="00330FCC">
+    <w:p w14:paraId="6FF6B27E" w14:textId="77777777" w:rsidR="00251E3C" w:rsidRDefault="00251E3C" w:rsidP="00330FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AF9F7C5" w14:textId="77777777" w:rsidR="007B37F7" w:rsidRDefault="007B37F7" w:rsidP="00330FCC">
+    <w:p w14:paraId="098244FC" w14:textId="77777777" w:rsidR="00251E3C" w:rsidRDefault="00251E3C" w:rsidP="00330FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
@@ -12940,60 +12962,60 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F3458BF" w14:textId="77777777" w:rsidR="007B37F7" w:rsidRDefault="007B37F7" w:rsidP="00330FCC">
+    <w:p w14:paraId="20F376BD" w14:textId="77777777" w:rsidR="00251E3C" w:rsidRDefault="00251E3C" w:rsidP="00330FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ACF368B" w14:textId="77777777" w:rsidR="007B37F7" w:rsidRDefault="007B37F7" w:rsidP="00330FCC">
+    <w:p w14:paraId="3B3EF50E" w14:textId="77777777" w:rsidR="00251E3C" w:rsidRDefault="00251E3C" w:rsidP="00330FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3463D952" w14:textId="4AD71B51" w:rsidR="00320A6E" w:rsidRPr="00AD00E5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD00E5">
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -13252,51 +13274,51 @@
       <w:r w:rsidR="00866346" w:rsidRPr="00866346">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Presente las afiliaciones de los autores de lo general a lo específico; por ejemplo: universidad, facultad, escuela, departamento o unidad de investigación. Cuando varios autores pertenezcan a la misma institución, deben llevar el mismo número en superíndice, de manera que la afiliación no se repita en el pie de página. Indique cada institución y su ubicación una sola vez. A continuación, incluya los autores y sus datos en el mismo orden en que aparecen arriba, y separe la información de cada autor con punto y coma.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71313ABB" w14:textId="30984B58" w:rsidR="00330FCC" w:rsidRPr="00330FCC" w:rsidRDefault="002E323C" w:rsidP="00330FCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E323C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">[Incluya en este encabezado lo siguiente]: </w:t>
     </w:r>
     <w:r w:rsidR="00330FCC" w:rsidRPr="00330FCC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -13342,114 +13364,86 @@
       </w:rPr>
       <w:t xml:space="preserve"> (máx</w:t>
     </w:r>
     <w:r w:rsidR="006345C9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="003B0A69">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 8 palabras)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="71CF8326" w14:textId="77777777" w:rsidR="00330FCC" w:rsidRDefault="00330FCC"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D24B7AA" w14:textId="5EFAE13A" w:rsidR="00330FCC" w:rsidRPr="00330FCC" w:rsidRDefault="00330FCC" w:rsidP="00330FCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00330FCC">
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>Agronomía</w:t>
+      <w:t>Agronomía Mesoamericana</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C9E482C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28BE61C8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -13500,53 +13494,52 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1706907750">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="706"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00330FCC"/>
     <w:rsid w:val="0000015B"/>
@@ -13556,146 +13549,152 @@
     <w:rsid w:val="00062692"/>
     <w:rsid w:val="00080212"/>
     <w:rsid w:val="00091713"/>
     <w:rsid w:val="000A7D4D"/>
     <w:rsid w:val="000C1842"/>
     <w:rsid w:val="000F1ACE"/>
     <w:rsid w:val="0010597B"/>
     <w:rsid w:val="00127B27"/>
     <w:rsid w:val="00130D68"/>
     <w:rsid w:val="00135BED"/>
     <w:rsid w:val="00153A97"/>
     <w:rsid w:val="00170921"/>
     <w:rsid w:val="001762DA"/>
     <w:rsid w:val="00176636"/>
     <w:rsid w:val="001865B1"/>
     <w:rsid w:val="0019462E"/>
     <w:rsid w:val="0019741B"/>
     <w:rsid w:val="001A6091"/>
     <w:rsid w:val="001D321A"/>
     <w:rsid w:val="002045AC"/>
     <w:rsid w:val="00207CC6"/>
     <w:rsid w:val="002160E3"/>
     <w:rsid w:val="002253DD"/>
     <w:rsid w:val="00242A85"/>
     <w:rsid w:val="00247C07"/>
+    <w:rsid w:val="00251E3C"/>
     <w:rsid w:val="00274A57"/>
     <w:rsid w:val="00276E99"/>
     <w:rsid w:val="002779D3"/>
     <w:rsid w:val="002842C5"/>
     <w:rsid w:val="002E323C"/>
     <w:rsid w:val="002F6202"/>
     <w:rsid w:val="00313D71"/>
     <w:rsid w:val="00320A6E"/>
     <w:rsid w:val="00323820"/>
     <w:rsid w:val="00326BA9"/>
     <w:rsid w:val="00330EC8"/>
     <w:rsid w:val="00330FCC"/>
     <w:rsid w:val="00355FF0"/>
     <w:rsid w:val="0036724F"/>
     <w:rsid w:val="00381024"/>
     <w:rsid w:val="003B0A69"/>
     <w:rsid w:val="003B4A0B"/>
     <w:rsid w:val="003C0884"/>
     <w:rsid w:val="003C1399"/>
     <w:rsid w:val="003C319D"/>
     <w:rsid w:val="003F5293"/>
     <w:rsid w:val="004034DF"/>
     <w:rsid w:val="00415B1B"/>
     <w:rsid w:val="00425FF1"/>
     <w:rsid w:val="004621B5"/>
     <w:rsid w:val="00464345"/>
     <w:rsid w:val="00464604"/>
     <w:rsid w:val="00481304"/>
     <w:rsid w:val="00484818"/>
     <w:rsid w:val="004916D2"/>
     <w:rsid w:val="00495F6B"/>
     <w:rsid w:val="004A32A7"/>
     <w:rsid w:val="004B445D"/>
+    <w:rsid w:val="004C577A"/>
     <w:rsid w:val="004D020D"/>
     <w:rsid w:val="00502F61"/>
     <w:rsid w:val="005167FA"/>
     <w:rsid w:val="0052556C"/>
     <w:rsid w:val="005273B0"/>
     <w:rsid w:val="00530C4D"/>
     <w:rsid w:val="005542D4"/>
     <w:rsid w:val="0055579A"/>
     <w:rsid w:val="00565ABA"/>
     <w:rsid w:val="005B0BB6"/>
+    <w:rsid w:val="005B266E"/>
     <w:rsid w:val="005D7D87"/>
+    <w:rsid w:val="005E6C00"/>
     <w:rsid w:val="005F3FEE"/>
     <w:rsid w:val="00604D86"/>
     <w:rsid w:val="006219B4"/>
     <w:rsid w:val="006232DF"/>
     <w:rsid w:val="00625A89"/>
     <w:rsid w:val="006345C9"/>
     <w:rsid w:val="00634837"/>
     <w:rsid w:val="006755D1"/>
     <w:rsid w:val="006808C4"/>
     <w:rsid w:val="00693137"/>
     <w:rsid w:val="006A21DD"/>
     <w:rsid w:val="006A46A4"/>
     <w:rsid w:val="006B5C52"/>
     <w:rsid w:val="006C2F94"/>
     <w:rsid w:val="006C3D88"/>
     <w:rsid w:val="006D6B31"/>
     <w:rsid w:val="006E0017"/>
     <w:rsid w:val="006E0553"/>
     <w:rsid w:val="006E386F"/>
     <w:rsid w:val="006E5896"/>
     <w:rsid w:val="00712962"/>
     <w:rsid w:val="00744C2E"/>
     <w:rsid w:val="00750F61"/>
     <w:rsid w:val="0075516B"/>
     <w:rsid w:val="007A51B0"/>
     <w:rsid w:val="007B0B98"/>
     <w:rsid w:val="007B37F7"/>
     <w:rsid w:val="007B7F7E"/>
     <w:rsid w:val="007C2F43"/>
     <w:rsid w:val="007D42FE"/>
     <w:rsid w:val="007D5084"/>
     <w:rsid w:val="007D655B"/>
     <w:rsid w:val="007E319C"/>
     <w:rsid w:val="00802E25"/>
     <w:rsid w:val="0081202C"/>
     <w:rsid w:val="0083016D"/>
     <w:rsid w:val="00834499"/>
     <w:rsid w:val="00851404"/>
     <w:rsid w:val="00864D62"/>
     <w:rsid w:val="00866346"/>
+    <w:rsid w:val="00875BC4"/>
     <w:rsid w:val="00884246"/>
     <w:rsid w:val="00884C5A"/>
     <w:rsid w:val="00886DB7"/>
     <w:rsid w:val="008A313E"/>
     <w:rsid w:val="008D59BF"/>
     <w:rsid w:val="008D7211"/>
     <w:rsid w:val="009079E0"/>
     <w:rsid w:val="00920B1D"/>
     <w:rsid w:val="00921EE5"/>
     <w:rsid w:val="009244A1"/>
     <w:rsid w:val="0094095D"/>
     <w:rsid w:val="009416AA"/>
+    <w:rsid w:val="0095634F"/>
     <w:rsid w:val="00966090"/>
     <w:rsid w:val="009779DD"/>
     <w:rsid w:val="009822BA"/>
     <w:rsid w:val="009832D2"/>
     <w:rsid w:val="00991042"/>
     <w:rsid w:val="009A0FB6"/>
     <w:rsid w:val="009A1F10"/>
     <w:rsid w:val="009B1E69"/>
     <w:rsid w:val="009B6CF5"/>
     <w:rsid w:val="00A0504A"/>
     <w:rsid w:val="00A148A2"/>
     <w:rsid w:val="00A33A9F"/>
     <w:rsid w:val="00A42CB0"/>
     <w:rsid w:val="00A54658"/>
     <w:rsid w:val="00A70491"/>
     <w:rsid w:val="00A70EA1"/>
     <w:rsid w:val="00A72495"/>
     <w:rsid w:val="00A81E25"/>
     <w:rsid w:val="00A81FE8"/>
     <w:rsid w:val="00A8640F"/>
     <w:rsid w:val="00AB24D6"/>
     <w:rsid w:val="00AD00E5"/>
     <w:rsid w:val="00AD2296"/>
     <w:rsid w:val="00AD61E6"/>
     <w:rsid w:val="00AE7028"/>
@@ -13708,79 +13707,84 @@
     <w:rsid w:val="00B927BF"/>
     <w:rsid w:val="00BA6165"/>
     <w:rsid w:val="00BB4FF1"/>
     <w:rsid w:val="00C06E7C"/>
     <w:rsid w:val="00C22B2E"/>
     <w:rsid w:val="00C23F50"/>
     <w:rsid w:val="00C31F4F"/>
     <w:rsid w:val="00C454CB"/>
     <w:rsid w:val="00C76D32"/>
     <w:rsid w:val="00C8773B"/>
     <w:rsid w:val="00C9287C"/>
     <w:rsid w:val="00CA2E5C"/>
     <w:rsid w:val="00CC42AE"/>
     <w:rsid w:val="00CC7C02"/>
     <w:rsid w:val="00CF3DC7"/>
     <w:rsid w:val="00CF4001"/>
     <w:rsid w:val="00CF5438"/>
     <w:rsid w:val="00CF75D1"/>
     <w:rsid w:val="00D11443"/>
     <w:rsid w:val="00D14EC7"/>
     <w:rsid w:val="00D22490"/>
     <w:rsid w:val="00D32DBE"/>
     <w:rsid w:val="00D72221"/>
     <w:rsid w:val="00D908D8"/>
     <w:rsid w:val="00D97E61"/>
+    <w:rsid w:val="00DA3E55"/>
     <w:rsid w:val="00DB1A3B"/>
     <w:rsid w:val="00DC00AE"/>
     <w:rsid w:val="00DE3A2C"/>
     <w:rsid w:val="00DE5186"/>
     <w:rsid w:val="00DE570B"/>
+    <w:rsid w:val="00E12455"/>
     <w:rsid w:val="00E146B5"/>
     <w:rsid w:val="00E17D56"/>
     <w:rsid w:val="00E30A33"/>
     <w:rsid w:val="00E30CB6"/>
     <w:rsid w:val="00E330E7"/>
     <w:rsid w:val="00E33CC2"/>
     <w:rsid w:val="00E46627"/>
     <w:rsid w:val="00E541DF"/>
     <w:rsid w:val="00E6641F"/>
     <w:rsid w:val="00E74F99"/>
     <w:rsid w:val="00E819BD"/>
     <w:rsid w:val="00E912FF"/>
     <w:rsid w:val="00EB4583"/>
     <w:rsid w:val="00EC3F40"/>
     <w:rsid w:val="00EF38C8"/>
     <w:rsid w:val="00EF498F"/>
     <w:rsid w:val="00F01671"/>
     <w:rsid w:val="00F05342"/>
     <w:rsid w:val="00F06C73"/>
+    <w:rsid w:val="00F3098D"/>
+    <w:rsid w:val="00F35DA5"/>
     <w:rsid w:val="00F43038"/>
     <w:rsid w:val="00F43A66"/>
     <w:rsid w:val="00F43D69"/>
     <w:rsid w:val="00F56A4B"/>
     <w:rsid w:val="00F63CEF"/>
+    <w:rsid w:val="00FA3421"/>
     <w:rsid w:val="00FA6EA5"/>
     <w:rsid w:val="00FB3948"/>
     <w:rsid w:val="00FB5A36"/>
     <w:rsid w:val="00FE34B7"/>
     <w:rsid w:val="00FE5170"/>
     <w:rsid w:val="00FE61E8"/>
     <w:rsid w:val="00FF39B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -14916,77 +14920,77 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4948F08-1295-6E4F-80A2-EA95B51B4137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>23163</Characters>
+  <Pages>17</Pages>
+  <Words>4200</Words>
+  <Characters>23940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27172</CharactersWithSpaces>
+  <CharactersWithSpaces>28084</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MELIZA ALEJANDRA VILLEGAS ALPIZAR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>