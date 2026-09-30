--- v3 (2026-09-10)
+++ v4 (2026-09-30)
@@ -2434,51 +2434,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, pero no inicie las oraciones con su mención. </w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Utilícelos como apoyo para presentar los hallazgos principales y no duplique en el texto la información que ya contienen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BCACC4" w14:textId="5E0AF605" w:rsidR="00C9287C" w:rsidRPr="00875BC4" w:rsidRDefault="00C9287C" w:rsidP="00875BC4">
+    <w:p w14:paraId="56663D1B" w14:textId="1006EDA1" w:rsidR="004A32A7" w:rsidRPr="00137B0E" w:rsidRDefault="00C9287C" w:rsidP="00137B0E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Describa de manera clara y explícita los resultados relevantes, sin dejar al lector la tarea de identificar los principales</w:t>
       </w:r>
@@ -2545,428 +2545,489 @@
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4" w:rsidDel="00C9287C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56663D1B" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
+    <w:p w14:paraId="1908CEA9" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00875BC4" w:rsidRDefault="006232DF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1908CEA9" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00875BC4" w:rsidRDefault="006232DF" w:rsidP="00875BC4">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="06F4B68B" w14:textId="3EBF928F" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00884C5A" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuadros </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34733E72" w14:textId="7FA5CA07" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00276E99" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Coloque cada cuadro inmediatamente después del párrafo en el que se mencione por primera vez. Utilice el término “cuadro” y no “tabla”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F17BB1" w14:textId="4FD66D34" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00276E99" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se coloca </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">encima </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del cuadro y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe explicar con claridad </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A85" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contenido, de manera que pueda comprenderse sin recurrir al texto del manuscrito. Además, debe indicar el sitio y el periodo en que se realizó la investigación. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No incorpore siglas ni abreviaturas sin su significado en el título </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni lo inserte dentro del cuadro. Presente el título con tipografía Arial de 11 puntos e interlineado de 1,5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC3C66F" w14:textId="6288DB85" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00276E99" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cuadro, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incluidos el título y las notas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no debe exceder una página. Utilice tipografía Arial de un tamaño mínimo de 10 puntos e interlineado sencillo para el contenido y las notas. </w:t>
+      </w:r>
+      <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No utilice líneas verticales ni líneas horizontales internas; incluya únicamente las líneas horizontales que delimitan el encabezado y el cierre del cuadro, como se muestra en el ejemplo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coloque la nota inmediatamente debajo del cuadro y explique en ella todas las </w:t>
+      </w:r>
+      <w:r w:rsidR="004C577A" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siglas y </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abreviaturas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">símbolos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C02" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pruebas estadísticas y demás elementos necesarios para comprender la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D3713D" w14:textId="7C90AF5D" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="00276E99" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...210 lines deleted...]
-        <w:t xml:space="preserve">abreviaturas, </w:t>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los títulos y las notas </w:t>
+      </w:r>
+      <w:r w:rsidR="004A32A7" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de los cuadros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben </w:t>
       </w:r>
       <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">los </w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">Los títulos y las notas </w:t>
+        <w:t>incluir</w:t>
       </w:r>
       <w:r w:rsidR="004A32A7" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">de los cuadros </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> su traducción al inglés.</w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E97645" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
-[...11 lines deleted...]
-    <w:p w14:paraId="28201A4D" w14:textId="6D69743B" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
+    <w:p w14:paraId="54E97645" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9E2EB5" w14:textId="77777777" w:rsidR="00477D94" w:rsidRDefault="00477D94" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C245B2" w14:textId="77777777" w:rsidR="00477D94" w:rsidRDefault="00477D94" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A15F16" w14:textId="77777777" w:rsidR="00477D94" w:rsidRDefault="00477D94" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CA2553" w14:textId="77777777" w:rsidR="00477D94" w:rsidRDefault="00477D94" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7FC990" w14:textId="77777777" w:rsidR="006F3DD5" w:rsidRDefault="006F3DD5" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875BC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28201A4D" w14:textId="01CC164A" w:rsidR="00276E99" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ejemplo de cuadro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1B2CDB" w14:textId="77777777" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FCFBD5E" w14:textId="673E4AA8" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3251,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2924" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AC453B1" w14:textId="39581E74" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Contenido en tipografía Arial de un tamaño mínimo de 10 puntos e interlineado sencillo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2925" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18CB71CA" w14:textId="7DA46B4B" w:rsidR="004A32A7" w:rsidRPr="00875BC4" w:rsidRDefault="004A32A7" w:rsidP="00875BC4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3470,61 +3530,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Traducción </w:t>
       </w:r>
       <w:r w:rsidR="0083016D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de la nota al inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7607B282" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00875BC4" w:rsidRDefault="006232DF" w:rsidP="00875BC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71810B8C" w14:textId="77777777" w:rsidR="006232DF" w:rsidRPr="00875BC4" w:rsidRDefault="006232DF" w:rsidP="00875BC4">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1FC7C4F4" w14:textId="77777777" w:rsidR="00884C5A" w:rsidRPr="00875BC4" w:rsidRDefault="00884C5A" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EFA4E03" w14:textId="7BF26879" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="0083016D" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3751,50 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> elementos necesarios para comprender la figura. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2805FEF0" w14:textId="61537024" w:rsidR="00A72495" w:rsidRPr="00875BC4" w:rsidRDefault="00851404" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los títulos y las notas de </w:t>
       </w:r>
       <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">las figuras </w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">deben </w:t>
       </w:r>
       <w:r w:rsidR="00F43038" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
@@ -3842,111 +3892,86 @@
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las figuras deben tener una resolución mínima de 250 dpi y no deben aparecer pixeladas. Cuando hayan sido elaboradas con un programa compatible con Microsoft Word, insértelas en un formato editable. Además de incorporarlas en el manuscrito, envíelas como archivos separados en formato JPG, EPS o TIFF</w:t>
       </w:r>
       <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA7897E" w14:textId="77777777" w:rsidR="00FE61E8" w:rsidRPr="00875BC4" w:rsidRDefault="00FE61E8" w:rsidP="00875BC4">
-[...11 lines deleted...]
-    <w:p w14:paraId="3BBD8026" w14:textId="77777777" w:rsidR="007D5084" w:rsidRPr="00875BC4" w:rsidRDefault="007D5084" w:rsidP="00875BC4">
+    <w:p w14:paraId="3BBD8026" w14:textId="4BDF0B6E" w:rsidR="007D5084" w:rsidRPr="00875BC4" w:rsidRDefault="007D5084" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875BC4">
+    </w:p>
+    <w:p w14:paraId="1062A20D" w14:textId="3E14B701" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="0083016D" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ejemplo de </w:t>
       </w:r>
       <w:r w:rsidR="00FE61E8" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>figura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32EF8811" w14:textId="1DF608B5" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="00242A85" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4185,68 +4210,90 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Traducción de la nota al inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54DEA168" w14:textId="77777777" w:rsidR="0083016D" w:rsidRPr="00875BC4" w:rsidRDefault="0083016D" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31383B4D" w14:textId="09C0FA38" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="50D3457A" w14:textId="77777777" w:rsidR="00AA3B41" w:rsidRDefault="00AA3B41" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31383B4D" w14:textId="022E99EA" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ecuaciones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD59B03" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Las ecuaciones deben mencionarse previamente en el texto y numerarse consecutivamente de acuerdo con su orden de aparición: Ecuación 1, Ecuación 2, etc. El número correspondiente se coloca entre paréntesis, alineado a la derecha y en la misma línea de la ecuación: (1). </w:t>
       </w:r>
     </w:p>
@@ -4269,61 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elabore las ecuaciones con el editor de ecuaciones de Microsoft Word u otro programa compatible que permita su edición; no las inserte como imágenes. Escriba en cursiva los términos de la ecuación. Deje un espacio antes y después de los operadores matemáticos, como =, +, − y ×. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2ACE6C" w14:textId="415D3D54" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="001D321A" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Después de cada ecuación, explique todos los términos empleados en el mismo orden en que aparecen e indique sus unidades de medida cuando corresponda. Mantenga </w:t>
-[...9 lines deleted...]
-        <w:t>la misma notación en todo el manuscrito y no utilice un mismo símbolo para representar conceptos diferentes.]</w:t>
+        <w:t>Después de cada ecuación, explique todos los términos empleados en el mismo orden en que aparecen e indique sus unidades de medida cuando corresponda. Mantenga la misma notación en todo el manuscrito y no utilice un mismo símbolo para representar conceptos diferentes.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C5CA7B" w14:textId="77777777" w:rsidR="001D321A" w:rsidRPr="00875BC4" w:rsidRDefault="001D321A" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F37EEF9" w14:textId="2E0CDF48" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -5034,76 +5071,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B357CE2" w14:textId="77777777" w:rsidR="00B75B54" w:rsidRPr="00875BC4" w:rsidRDefault="00B75B54" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C80E8EC" w14:textId="15849ADB" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
+    <w:p w14:paraId="5522D29C" w14:textId="77777777" w:rsidR="004475D0" w:rsidRDefault="004475D0" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875BC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C80E8EC" w14:textId="53328B9C" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="es-MX"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2EEA4A" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06033C20" w14:textId="0008D686" w:rsidR="00B927BF" w:rsidRPr="00875BC4" w:rsidRDefault="00B927BF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5301,51 +5368,50 @@
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B42487" w14:textId="77777777" w:rsidR="003B0A69" w:rsidRPr="00875BC4" w:rsidRDefault="003B0A69" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-MX"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297F6D23" w14:textId="5278EAA6" w:rsidR="00B927BF" w:rsidRPr="00875BC4" w:rsidRDefault="00B927BF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
@@ -5516,70 +5582,81 @@
         <w:t>Cuando se trate de</w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> personas, indique además la institución a la que pertenecen y describa brevemente su contribución al estudio. Escriba los nombres completos.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA5C8E2" w14:textId="77777777" w:rsidR="00E541DF" w:rsidRPr="00875BC4" w:rsidRDefault="00E541DF" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DC2563" w14:textId="3183B6E2" w:rsidR="008D59BF" w:rsidRPr="00875BC4" w:rsidRDefault="00E541DF" w:rsidP="00875BC4">
+    <w:p w14:paraId="59DC2563" w14:textId="4B237752" w:rsidR="008D59BF" w:rsidRPr="00875BC4" w:rsidRDefault="004475D0" w:rsidP="004475D0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875BC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00E541DF" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05361056" w14:textId="77777777" w:rsidR="00FE34B7" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15CA1AB4" w14:textId="4B2FF87D" w:rsidR="00FE34B7" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5839,62 +5916,51 @@
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> edición de APA para las citas y las referencias. Las referencias no deben superar los diez años de antigüedad, salvo cuando se trate de fuentes clásicas o indispensables para el estudio. </w:t>
       </w:r>
       <w:r w:rsidR="00E17D56" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Aplique sangría francesa a cada referencia y sepárela de la siguiente mediante un espacio.</w:t>
       </w:r>
       <w:r w:rsidR="00CC42AE" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Presente cada referencia como un párrafo independiente y en formato de texto editable. No inserte la lista como un único bloque ni </w:t>
-[...10 lines deleted...]
-        <w:t>como un campo bibliográfico vinculado a gestores de referencias, ya que cada entrada debe poder seleccionarse y comentarse por separado cuando requiera correcciones.</w:t>
+        <w:t xml:space="preserve"> Presente cada referencia como un párrafo independiente y en formato de texto editable. No inserte la lista como un único bloque ni como un campo bibliográfico vinculado a gestores de referencias, ya que cada entrada debe poder seleccionarse y comentarse por separado cuando requiera correcciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C57823" w14:textId="25545FAC" w:rsidR="00DE3A2C" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6033,51 +6099,62 @@
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">No se aceptan trabajos no publicados como referencias ni se permite el uso de citas indirectas. En las páginas web, incorpore una fecha de recuperación únicamente cuando el contenido esté diseñado para modificarse con el tiempo y no exista una versión archivada. </w:t>
+        <w:t xml:space="preserve">No se aceptan trabajos no publicados como referencias ni se permite el uso de citas indirectas. En las páginas web, incorpore una fecha de recuperación únicamente cuando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">el contenido esté diseñado para modificarse con el tiempo y no exista una versión archivada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47609918" w14:textId="77777777" w:rsidR="00DE3A2C" w:rsidRPr="00875BC4" w:rsidRDefault="00FE34B7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6140,5991 +6217,5906 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>En las referencias de libros e informes, coloque después del título y entre paréntesis la información correspondiente a la edición, el volumen o el número del informe, sin insertar un punto entre el título y esta información. Los elementos incluidos dentro del mismo paréntesis se separan mediante comas y no se escriben en cursiva. Cuando cite un programa informático, indique la versión utilizada. Incluya el DOI en formato de enlace o, cuando no exista, la URL oficial correspondiente.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0887F641" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00875BC4" w:rsidRDefault="00C8773B" w:rsidP="00875BC4">
+    <w:p w14:paraId="1F1EC0F7" w14:textId="541D3E40" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00CF4001" w:rsidP="00AA3B41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F1EC0F7" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00CF4001" w:rsidP="00875BC4">
+    <w:p w14:paraId="29A203E1" w14:textId="275C686C" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00C8773B" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="29A203E1" w14:textId="275C686C" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00C8773B" w:rsidP="00875BC4">
+        <w:t>Ejemplos de formato de las referencias más comunes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0ED6F9" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00875BC4" w:rsidRDefault="00C8773B" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875BC4">
-[...13 lines deleted...]
-    <w:p w14:paraId="1E0ED6F9" w14:textId="77777777" w:rsidR="00C8773B" w:rsidRPr="00875BC4" w:rsidRDefault="00C8773B" w:rsidP="00875BC4">
+    </w:p>
+    <w:p w14:paraId="7EF2E382" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7EF2E382" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="470EE8FD" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="470EE8FD" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Artículo de revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775C83C3" w14:textId="1AC88076" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w14:paraId="775C83C3" w14:textId="1AC88076" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Se incluye el DOI en formato de enlace o, cuando no exista, la URL del artículo en el sitio web de la revista. Cuando el artículo no presenta paginación y se identifica mediante un número de artículo, escriba la palabra "Artículo" antes del número.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C455DF1" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875BC4">
-[...9 lines deleted...]
-    <w:p w14:paraId="3C455DF1" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+    </w:p>
+    <w:p w14:paraId="68F8DCE3" w14:textId="18F4E32B" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="68F8DCE3" w14:textId="18F4E32B" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3ED818" w14:textId="05BBBA39" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w14:paraId="2E3ED818" w14:textId="05BBBA39" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Gomes Rocha Sobrinho et al., 2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43A66" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43A66" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sadou et al., 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF4CC36" w14:textId="7742B2E5" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Parentética</w:t>
-[...8 lines deleted...]
-        <w:t>: (Gomes Rocha Sobrinho et al., 2016</w:t>
+        <w:t>Narrativa: Gomes Rocha Sobrinho et al. (2016)</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r w:rsidR="00F43A66" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="3BF4CC36" w14:textId="7742B2E5" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:t xml:space="preserve"> Sadou et al. (2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394B1600" w14:textId="1A669EAD" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="394B1600" w14:textId="1A669EAD" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D129BA1" w14:textId="24E2A86A" w:rsidR="00F43A66" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gomes Rocha Sobrinho, G., Brito </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rodrigue</w:t>
+      </w:r>
+      <w:r w:rsidR="00886DB7" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G., Santos, A., Cintra de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jesus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Junior, W., &amp; Silva de Novaes, Q. (2016). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Efeito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de fosfito de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>potássio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>crescimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>densidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> micelial do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Fusarium </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Referencia</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>solani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maracujazeiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5D129BA1" w14:textId="24E2A86A" w:rsidR="00F43A66" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Phytopathologica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2), 180</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">182. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00F43A66" w:rsidRPr="00875BC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1590/0100-5405/2139</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08119DD9" w14:textId="2AA551D1" w:rsidR="00AA3B41" w:rsidRPr="004475D0" w:rsidRDefault="00F43A66" w:rsidP="004475D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sadou, D., Fedeli, R., Celletti, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Amessis-Ouchemoukh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Ayad, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Loppi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ouchemoukh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, S. (2025). Impact of honey soil supplementation on growth and antioxidant activity in basil (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ocimum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>basilicum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.) plants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. International Journal of Plant Biology, 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Artículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00875BC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3390/ijpb16010014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AA3B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22929E01" w14:textId="2C45AD2F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...486 lines deleted...]
-    <w:p w14:paraId="22929E01" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Libros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC44648" w14:textId="1A7F0099" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="6DC44648" w14:textId="1A7F0099" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC921A8" w14:textId="1546A448" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...19 lines deleted...]
-        <w:t>Citas</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
       </w:r>
       <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...10 lines deleted...]
-    <w:p w14:paraId="1DC921A8" w14:textId="1546A448" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (Agrios, 2005; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kesharwani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481CFA47" w14:textId="71EC484F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Parentética</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: (Agrios, 2005; </w:t>
+        <w:t>Narrativa: Agrios (2005</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kesharwani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
-[...9 lines deleted...]
-    <w:p w14:paraId="481CFA47" w14:textId="71EC484F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABA643D" w14:textId="47B8C9F3" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t>Kesharwani</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00875BC4">
-[...9 lines deleted...]
-    <w:p w14:paraId="1ABA643D" w14:textId="47B8C9F3" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+    </w:p>
+    <w:p w14:paraId="7BA447F5" w14:textId="5219288F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agrios, G. (2005). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="7BA447F5" w14:textId="5219288F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:t>Plant pathology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elsevier Academic Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F878187" w14:textId="254092EA" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00AA3B41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Agrios, G. (2005). </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kesharwani, P. (Ed.). (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Plant pathology</w:t>
-[...63 lines deleted...]
-    <w:p w14:paraId="68696D00" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:t>Nanotechnology based approaches for tuberculosis treatment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D385EF" w14:textId="77777777" w:rsidR="00AA3B41" w:rsidRDefault="00AA3B41" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...61 lines deleted...]
-    <w:p w14:paraId="2F878187" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C80DA6D" w14:textId="7665289A" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="76AFCD86" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00CF4001" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Capítulo de libro editado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76488540" w14:textId="2A35DDF4" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="7C80DA6D" w14:textId="446BCD4D" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572CD99E" w14:textId="6F90919C" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...19 lines deleted...]
-    <w:p w14:paraId="76488540" w14:textId="2A35DDF4" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Aron et al., 2019; Dillard, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA5557E" w14:textId="390F9A73" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w14:paraId="572CD99E" w14:textId="6F90919C" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Aron et al. (2019) y Dillard (2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CDAD78" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="6EA5557E" w14:textId="390F9A73" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0884C79D" w14:textId="11C8D3F7" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aron, L., Botella, M., &amp; Lubart, T. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Culinary arts: </w:t>
+      </w:r>
+      <w:r w:rsidR="009416AA" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">talent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and their development. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. F. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Subotnik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P. Olszewski-Kubilius, &amp; F. C. Worrell (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The psychology of high performance: </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">developing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>human potential into domain-specific talent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 345</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>359). American Psychological Association. https://doi.org/10.1037/0000120-016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EA7E8A" w14:textId="0777A9C3" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1120"/>
+          <w:tab w:val="left" w:pos="1680"/>
+          <w:tab w:val="left" w:pos="2240"/>
+          <w:tab w:val="left" w:pos="2800"/>
+          <w:tab w:val="left" w:pos="3360"/>
+          <w:tab w:val="left" w:pos="3920"/>
+          <w:tab w:val="left" w:pos="4480"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5600"/>
+          <w:tab w:val="left" w:pos="6160"/>
+          <w:tab w:val="left" w:pos="6720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dillard, J. P. (2020). Currents in the study of persuasion. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n M. B. Oliver, A. A. Raney, &amp; J. Bryant (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Media effects: </w:t>
+      </w:r>
+      <w:r w:rsidR="009416AA" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advances </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in theory and research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed., pp. 115</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">129). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Routledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0705704B" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875BC4">
-[...18 lines deleted...]
-    <w:p w14:paraId="57CDAD78" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+    </w:p>
+    <w:p w14:paraId="76B19FE5" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...374 lines deleted...]
-    <w:p w14:paraId="0705704B" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Documentos con autores corporativos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17500C4E" w14:textId="2250C80E" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="76B19FE5" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F4C667" w14:textId="101779F6" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:p w14:paraId="17500C4E" w14:textId="2250C80E" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Instituto del Café de Costa Rica [ICAFE], 2021; Secretaría Ejecutiva de Planificación Sectorial Agropecuaria [SEPSA], 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6C54DA" w14:textId="51107E76" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w14:paraId="74F4C667" w14:textId="101779F6" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Instituto del Café de Costa Rica (ICAFE, 2021) y Secretaría Ejecutiva de Planificación Sectorial Agropecuaria (SEPSA, 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70001DB6" w14:textId="6FD08188" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="6D6C54DA" w14:textId="51107E76" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F80CC52" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="70001DB6" w14:textId="6FD08188" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituto del Café de Costa Rica. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informe sobre la actividad cafetalera de Costa Rica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. https://bit.ly/3EaZI44</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC4E20B" w14:textId="2F14BD51" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secretaría Ejecutiva de Planificación Sectorial Agropecuaria. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Boletín Estadístico Agropecuario </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00750F61" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Referencia</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>n.</w:t>
+      </w:r>
+      <w:r w:rsidR="00750F61" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F80CC52" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32. Serie Cronológica 2018-2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. http://www.sepsa.go.cr/productosBEA.html</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E7443D" w14:textId="4B021AA4" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="2AC4E20B" w14:textId="2F14BD51" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Presentación en conferencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1031B36D" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Boletín Estadístico Agropecuario </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>n.</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="31E7443D" w14:textId="4B021AA4" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBD1937" w14:textId="5FAAF840" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...19 lines deleted...]
-    <w:p w14:paraId="1031B36D" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética: (Evans et al., 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7D2ACC" w14:textId="2039ACE8" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w14:paraId="5DBD1937" w14:textId="5FAAF840" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Evans et al. (2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDFA973" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="3A7D2ACC" w14:textId="2039ACE8" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDD6CEC" w14:textId="0DDADC14" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6EDFA973" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evans, A. C., Jr., Garbarino, J., Bocanegra, E., Kinscherff, R. T., &amp; Márquez-Greene, N. (2019, 8-11 de agosto). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Gun violence: an event on the power of community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Presentación </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conferencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. APA 2019 Convention, Chicago, IL, United States. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00875BC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://convention.apa.org/2019-video</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44A6DBDE" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...20 lines deleted...]
-    <w:p w14:paraId="3DDD6CEC" w14:textId="0DDADC14" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289939FC" w14:textId="41F289FC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="44A6DBDE" w14:textId="77777777" w:rsidR="00886DB7" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resumen de p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resentación en conferencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19523817" w14:textId="6FAE80AC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="289939FC" w14:textId="41F289FC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00886DB7" w:rsidP="00875BC4">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023E7F09" w14:textId="148B2A11" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...15 lines deleted...]
-        <w:t>Resumen de p</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
       </w:r>
       <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...8 lines deleted...]
-    <w:p w14:paraId="19523817" w14:textId="6FAE80AC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Cacioppo, 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329C23FC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w14:paraId="023E7F09" w14:textId="148B2A11" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Cacioppo (2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1D385E" w14:textId="26E91C37" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="329C23FC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B083303" w14:textId="604AFCD5" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2B1D385E" w14:textId="26E91C37" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cacioppo, S. (2019, 25</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="00062692" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de abril</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evolutionary theory of social connections: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0017" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>past</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, present, and future</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>presentación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C31F4F" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conferencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]. Ninety-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22490" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ninth </w:t>
+      </w:r>
+      <w:r w:rsidR="00E819BD" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Annual Conv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ention of the Western Psychological Association, Pasadena, CA, United States. https://westernpsych.org/wp-content/uploads/2019/04/WPA-Program-2019-Final-2.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2499AACC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...20 lines deleted...]
-    <w:p w14:paraId="1B083303" w14:textId="604AFCD5" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363A0A22" w14:textId="678CBA0A" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">Evolutionary theory of social connections: </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Actas y memorias de conferencias</w:t>
       </w:r>
       <w:r w:rsidR="006E0017" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...149 lines deleted...]
-    <w:p w14:paraId="2499AACC" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicadas en revistas o libros editados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA392C4" w14:textId="3CC4C5A2" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="363A0A22" w14:textId="678CBA0A" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D424FED" w14:textId="63DEA70D" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6BA392C4" w14:textId="3CC4C5A2" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (Duckworth et al., 2019; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kushilevitz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Malkin, 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7401387F" w14:textId="2F1A8337" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w14:paraId="7D424FED" w14:textId="63DEA70D" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Duckworth et al. (2019)</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kushilevitz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Malkin (2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE154A6" w14:textId="4AECBEB1" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="7401387F" w14:textId="2F1A8337" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40076314" w14:textId="7F649551" w:rsidR="006E0017" w:rsidRPr="00875BC4" w:rsidRDefault="006E0017" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acta</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="6DE154A6" w14:textId="4AECBEB1" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>publicadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>revista</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78794F86" w14:textId="6FBB7756" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duckworth, A. L., Quirk, A., Gallop, R., Hoyle, R. H., Kelly, D. R., &amp; Matthews, M. D. (2019). Cognitive and noncognitive predictors of success. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="40076314" w14:textId="7F649551" w:rsidR="006E0017" w:rsidRPr="00875BC4" w:rsidRDefault="006E0017" w:rsidP="00875BC4">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Proceedings of the National Academy of Sciences, 116</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(47), 23499</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23504. https://doi.org/10.1073/pnas.1910510116 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6C7DFC" w14:textId="2AED24F0" w:rsidR="006E0017" w:rsidRPr="00875BC4" w:rsidRDefault="006E0017" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acta</w:t>
       </w:r>
       <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>s publicadas</w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>publicadas</w:t>
+        <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">en </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF4001" w:rsidRPr="00875BC4">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">una </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="78794F86" w14:textId="6FBB7756" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:t>libro editado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ECC52F" w14:textId="43FADFE7" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Duckworth, A. L., Quirk, A., Gallop, R., Hoyle, R. H., Kelly, D. R., &amp; Matthews, M. D. (2019). Cognitive and noncognitive predictors of success. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kushilevitz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E., &amp; Malkin, T. (Eds.). (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Proceedings of the National Academy of Sciences, 116</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="0A6C7DFC" w14:textId="2AED24F0" w:rsidR="006E0017" w:rsidRPr="00875BC4" w:rsidRDefault="006E0017" w:rsidP="00875BC4">
+        <w:t xml:space="preserve">Lecture notes in computer science: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0017" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">theory </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of cryptography</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Vol. 9562). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Springer. https://doi.org/10.1007/978-3-662-49096-9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49095320" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...89 lines deleted...]
-    <w:p w14:paraId="60ECC52F" w14:textId="43FADFE7" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tesis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C6D5C2" w14:textId="05DE0160" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="49095320" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380332DE" w14:textId="01AAA687" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...19 lines deleted...]
-    <w:p w14:paraId="05C6D5C2" w14:textId="05DE0160" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: (Hidalgo Garro, 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC33BBF" w14:textId="0AC342D1" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w14:paraId="380332DE" w14:textId="01AAA687" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrativa: Hidalgo Garro (2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D80B10" w14:textId="627E0241" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="6DC33BBF" w14:textId="0AC342D1" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D108376" w14:textId="35B037F7" w:rsidR="00B318CD" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="75D80B10" w14:textId="627E0241" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hidalgo Garro, J. M. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación preliminar de la eficacia de tres fungicidas sobre Fusarium </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oxysporum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Schltdl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. asociado a plantas enfermas de piña (Ananas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>comosus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (L.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Merr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Tesis de licenciatura, Universidad de Costa Rica]. Repositorio SIBDI de la Universidad de Costa Rica.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://repositorio.sibdi.ucr.ac.cr/handle/123456789/15761</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E40A2F6" w14:textId="77B0ECCC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="2D108376" w14:textId="35B037F7" w:rsidR="00B318CD" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B8B878" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:t>oxysporum</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Páginas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...110 lines deleted...]
-    <w:p w14:paraId="6E40A2F6" w14:textId="77B0ECCC" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> web</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0989AC3D" w14:textId="59794C36" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="40B8B878" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="01A14F12" w14:textId="7F8C146F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-        <w:t>Páginas</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Parentética</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00875BC4">
-[...12 lines deleted...]
-    <w:p w14:paraId="0989AC3D" w14:textId="59794C36" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (World Health Organization [WHO], 2018; U.S. Census Bureau, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s. f</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24630DC7" w14:textId="3BF8D9CA" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...8 lines deleted...]
-        <w:t>Citas</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Narrativa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="01A14F12" w14:textId="7F8C146F" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: World Health Organization (WHO, 2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="00274A57" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> U.S. Census Bureau (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s. f.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07145387" w14:textId="7FC842B7" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-        <w:t>Parentética</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7211" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F01671" w:rsidRPr="00875BC4">
-[...30 lines deleted...]
-    <w:p w14:paraId="24630DC7" w14:textId="3BF8D9CA" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+    </w:p>
+    <w:p w14:paraId="31D524EB" w14:textId="36942FE2" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> U.S. Census Bureau (</w:t>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Health Organization. (2018, </w:t>
       </w:r>
       <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>s. f.</w:t>
+        <w:t>24 de mayo</w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="07145387" w14:textId="7FC842B7" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The top 10 causes of death. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.who.int/news-room/fact-sheets/detail/the-top-10-causes-of-death</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F61669" w14:textId="156CC655" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>U.S. Census Bureau. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s. f.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="31D524EB" w14:textId="36942FE2" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:t xml:space="preserve">U.S. and world population clock. U.S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Commerce. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B318CD" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuperado el 9 de enero de 2020 de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.census.gov/popclock/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C6A3D4" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="58F61669" w14:textId="156CC655" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F110380" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...79 lines deleted...]
-    <w:p w14:paraId="73C6A3D4" w14:textId="77777777" w:rsidR="00F01671" w:rsidRPr="00875BC4" w:rsidRDefault="00F01671" w:rsidP="00875BC4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Conjunto de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4236F7" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7F110380" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A78371" w14:textId="722835C8" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...20 lines deleted...]
-    <w:p w14:paraId="0F4236F7" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética: (D'Souza &amp; Wiseheart, 2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717BD54B" w14:textId="13A5AA50" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...24 lines deleted...]
-    <w:p w14:paraId="32A78371" w14:textId="722835C8" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Narrativa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: D'Souza y Wiseheart (2018)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B445D" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC23E22" w14:textId="0C98E533" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="717BD54B" w14:textId="13A5AA50" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Referencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4A3C7ECC" w14:textId="19F825C0" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D'Souza, A., &amp; Wiseheart, M. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cognitive effects of music and dance training in children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ICPSR 37080; </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00875BC4">
-[...7 lines deleted...]
-        <w:t>Narrativa</w:t>
+      <w:r w:rsidR="00920B1D" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vers</w:t>
+      </w:r>
+      <w:r w:rsidR="001762DA" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ión</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>: D'Souza y Wiseheart (2018)</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="0BC23E22" w14:textId="0C98E533" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+        <w:t xml:space="preserve"> V1) [Conjunto de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>datos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICPSR. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00875BC4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.3886/ICPSR37080.v1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02288A1A" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="4A3C7ECC" w14:textId="19F825C0" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173127CA" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00CF4001" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">ICPSR. </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="02288A1A" w14:textId="77777777" w:rsidR="008D7211" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B117E36" w14:textId="1ECF7110" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="173127CA" w14:textId="77777777" w:rsidR="00CF4001" w:rsidRPr="00875BC4" w:rsidRDefault="00CF4001" w:rsidP="00875BC4">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Comunicación personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923BDE6" w14:textId="26B4B2FE" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="00DE5186" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...20 lines deleted...]
-    <w:p w14:paraId="4B117E36" w14:textId="1ECF7110" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Las comunicaciones personales se citan únicamente en el texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o se incluye</w:t>
+      </w:r>
+      <w:r w:rsidR="00991042" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00991042" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la lista de </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B390A0D" w14:textId="5D6C206D" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="7923BDE6" w14:textId="26B4B2FE" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="00DE5186" w:rsidP="00875BC4">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Citas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06438B57" w14:textId="45110A5C" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-      <w:r w:rsidR="00991042" w:rsidRPr="00875BC4">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parentética: (C. C. Sandoval Her</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F99" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="007C2F43" w:rsidRPr="00875BC4">
-[...27 lines deleted...]
-    <w:p w14:paraId="6B390A0D" w14:textId="5D6C206D" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="008D7211" w:rsidP="00875BC4">
+      <w:r w:rsidRPr="00875BC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ández, comunicación personal, 12 de marzo de 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68452A65" w14:textId="2AB3844B" w:rsidR="007C2F43" w:rsidRPr="00875BC4" w:rsidRDefault="007C2F43" w:rsidP="00875BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...100 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Narrativa: Sandoval Her</w:t>
       </w:r>
       <w:r w:rsidR="00E74F99" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00875BC4">
         <w:rPr>
@@ -12889,58 +12881,58 @@
       <w:r w:rsidR="0036724F" w:rsidRPr="00875BC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La medida podrá aplicarse después del proceso de revisión por pares, una vez evaluado el contenido científico, si aún se identifican problemas sustanciales en la escritura.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE570B" w:rsidRPr="00DE570B" w:rsidSect="00425FF1">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1728" w:bottom="1440" w:left="1728" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FF6B27E" w14:textId="77777777" w:rsidR="00251E3C" w:rsidRDefault="00251E3C" w:rsidP="00330FCC">
+    <w:p w14:paraId="49BD18B2" w14:textId="77777777" w:rsidR="007E7913" w:rsidRDefault="007E7913" w:rsidP="00330FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="098244FC" w14:textId="77777777" w:rsidR="00251E3C" w:rsidRDefault="00251E3C" w:rsidP="00330FCC">
+    <w:p w14:paraId="3EE308C9" w14:textId="77777777" w:rsidR="007E7913" w:rsidRDefault="007E7913" w:rsidP="00330FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
@@ -12964,58 +12956,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20F376BD" w14:textId="77777777" w:rsidR="00251E3C" w:rsidRDefault="00251E3C" w:rsidP="00330FCC">
+    <w:p w14:paraId="27739ADC" w14:textId="77777777" w:rsidR="007E7913" w:rsidRDefault="007E7913" w:rsidP="00330FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B3EF50E" w14:textId="77777777" w:rsidR="00251E3C" w:rsidRDefault="00251E3C" w:rsidP="00330FCC">
+    <w:p w14:paraId="7F876A4D" w14:textId="77777777" w:rsidR="007E7913" w:rsidRDefault="007E7913" w:rsidP="00330FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3463D952" w14:textId="4AD71B51" w:rsidR="00320A6E" w:rsidRPr="00AD00E5" w:rsidRDefault="00320A6E" w:rsidP="00B571C5">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="180" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD00E5">
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD00E5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -13494,282 +13486,298 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1706907750">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="706"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00330FCC"/>
     <w:rsid w:val="0000015B"/>
     <w:rsid w:val="0003039D"/>
     <w:rsid w:val="00036379"/>
     <w:rsid w:val="0006003D"/>
     <w:rsid w:val="00062692"/>
     <w:rsid w:val="00080212"/>
     <w:rsid w:val="00091713"/>
     <w:rsid w:val="000A7D4D"/>
     <w:rsid w:val="000C1842"/>
     <w:rsid w:val="000F1ACE"/>
     <w:rsid w:val="0010597B"/>
     <w:rsid w:val="00127B27"/>
     <w:rsid w:val="00130D68"/>
     <w:rsid w:val="00135BED"/>
+    <w:rsid w:val="00136425"/>
+    <w:rsid w:val="00137B0E"/>
     <w:rsid w:val="00153A97"/>
     <w:rsid w:val="00170921"/>
     <w:rsid w:val="001762DA"/>
     <w:rsid w:val="00176636"/>
     <w:rsid w:val="001865B1"/>
     <w:rsid w:val="0019462E"/>
     <w:rsid w:val="0019741B"/>
     <w:rsid w:val="001A6091"/>
     <w:rsid w:val="001D321A"/>
     <w:rsid w:val="002045AC"/>
     <w:rsid w:val="00207CC6"/>
     <w:rsid w:val="002160E3"/>
     <w:rsid w:val="002253DD"/>
     <w:rsid w:val="00242A85"/>
     <w:rsid w:val="00247C07"/>
     <w:rsid w:val="00251E3C"/>
     <w:rsid w:val="00274A57"/>
     <w:rsid w:val="00276E99"/>
     <w:rsid w:val="002779D3"/>
     <w:rsid w:val="002842C5"/>
     <w:rsid w:val="002E323C"/>
     <w:rsid w:val="002F6202"/>
     <w:rsid w:val="00313D71"/>
     <w:rsid w:val="00320A6E"/>
     <w:rsid w:val="00323820"/>
     <w:rsid w:val="00326BA9"/>
     <w:rsid w:val="00330EC8"/>
     <w:rsid w:val="00330FCC"/>
     <w:rsid w:val="00355FF0"/>
     <w:rsid w:val="0036724F"/>
     <w:rsid w:val="00381024"/>
     <w:rsid w:val="003B0A69"/>
     <w:rsid w:val="003B4A0B"/>
     <w:rsid w:val="003C0884"/>
     <w:rsid w:val="003C1399"/>
     <w:rsid w:val="003C319D"/>
     <w:rsid w:val="003F5293"/>
     <w:rsid w:val="004034DF"/>
     <w:rsid w:val="00415B1B"/>
     <w:rsid w:val="00425FF1"/>
+    <w:rsid w:val="004475D0"/>
     <w:rsid w:val="004621B5"/>
     <w:rsid w:val="00464345"/>
     <w:rsid w:val="00464604"/>
+    <w:rsid w:val="00477D94"/>
     <w:rsid w:val="00481304"/>
     <w:rsid w:val="00484818"/>
     <w:rsid w:val="004916D2"/>
     <w:rsid w:val="00495F6B"/>
     <w:rsid w:val="004A32A7"/>
     <w:rsid w:val="004B445D"/>
     <w:rsid w:val="004C577A"/>
+    <w:rsid w:val="004C6FFB"/>
     <w:rsid w:val="004D020D"/>
     <w:rsid w:val="00502F61"/>
     <w:rsid w:val="005167FA"/>
     <w:rsid w:val="0052556C"/>
     <w:rsid w:val="005273B0"/>
     <w:rsid w:val="00530C4D"/>
     <w:rsid w:val="005542D4"/>
     <w:rsid w:val="0055579A"/>
+    <w:rsid w:val="00561969"/>
     <w:rsid w:val="00565ABA"/>
+    <w:rsid w:val="005A35E3"/>
     <w:rsid w:val="005B0BB6"/>
     <w:rsid w:val="005B266E"/>
     <w:rsid w:val="005D7D87"/>
     <w:rsid w:val="005E6C00"/>
     <w:rsid w:val="005F3FEE"/>
     <w:rsid w:val="00604D86"/>
     <w:rsid w:val="006219B4"/>
     <w:rsid w:val="006232DF"/>
     <w:rsid w:val="00625A89"/>
     <w:rsid w:val="006345C9"/>
     <w:rsid w:val="00634837"/>
+    <w:rsid w:val="00637282"/>
     <w:rsid w:val="006755D1"/>
     <w:rsid w:val="006808C4"/>
     <w:rsid w:val="00693137"/>
     <w:rsid w:val="006A21DD"/>
     <w:rsid w:val="006A46A4"/>
     <w:rsid w:val="006B5C52"/>
     <w:rsid w:val="006C2F94"/>
     <w:rsid w:val="006C3D88"/>
     <w:rsid w:val="006D6B31"/>
     <w:rsid w:val="006E0017"/>
     <w:rsid w:val="006E0553"/>
     <w:rsid w:val="006E386F"/>
     <w:rsid w:val="006E5896"/>
+    <w:rsid w:val="006F3DD5"/>
     <w:rsid w:val="00712962"/>
     <w:rsid w:val="00744C2E"/>
     <w:rsid w:val="00750F61"/>
     <w:rsid w:val="0075516B"/>
     <w:rsid w:val="007A51B0"/>
     <w:rsid w:val="007B0B98"/>
+    <w:rsid w:val="007B1788"/>
     <w:rsid w:val="007B37F7"/>
     <w:rsid w:val="007B7F7E"/>
     <w:rsid w:val="007C2F43"/>
     <w:rsid w:val="007D42FE"/>
     <w:rsid w:val="007D5084"/>
     <w:rsid w:val="007D655B"/>
     <w:rsid w:val="007E319C"/>
+    <w:rsid w:val="007E7913"/>
     <w:rsid w:val="00802E25"/>
     <w:rsid w:val="0081202C"/>
     <w:rsid w:val="0083016D"/>
     <w:rsid w:val="00834499"/>
     <w:rsid w:val="00851404"/>
     <w:rsid w:val="00864D62"/>
     <w:rsid w:val="00866346"/>
     <w:rsid w:val="00875BC4"/>
     <w:rsid w:val="00884246"/>
     <w:rsid w:val="00884C5A"/>
     <w:rsid w:val="00886DB7"/>
     <w:rsid w:val="008A313E"/>
     <w:rsid w:val="008D59BF"/>
     <w:rsid w:val="008D7211"/>
     <w:rsid w:val="009079E0"/>
     <w:rsid w:val="00920B1D"/>
     <w:rsid w:val="00921EE5"/>
     <w:rsid w:val="009244A1"/>
     <w:rsid w:val="0094095D"/>
     <w:rsid w:val="009416AA"/>
     <w:rsid w:val="0095634F"/>
     <w:rsid w:val="00966090"/>
     <w:rsid w:val="009779DD"/>
     <w:rsid w:val="009822BA"/>
     <w:rsid w:val="009832D2"/>
     <w:rsid w:val="00991042"/>
     <w:rsid w:val="009A0FB6"/>
     <w:rsid w:val="009A1F10"/>
     <w:rsid w:val="009B1E69"/>
     <w:rsid w:val="009B6CF5"/>
     <w:rsid w:val="00A0504A"/>
     <w:rsid w:val="00A148A2"/>
     <w:rsid w:val="00A33A9F"/>
     <w:rsid w:val="00A42CB0"/>
     <w:rsid w:val="00A54658"/>
     <w:rsid w:val="00A70491"/>
     <w:rsid w:val="00A70EA1"/>
     <w:rsid w:val="00A72495"/>
     <w:rsid w:val="00A81E25"/>
     <w:rsid w:val="00A81FE8"/>
     <w:rsid w:val="00A8640F"/>
+    <w:rsid w:val="00A901E3"/>
+    <w:rsid w:val="00A95B92"/>
+    <w:rsid w:val="00AA3B41"/>
     <w:rsid w:val="00AB24D6"/>
     <w:rsid w:val="00AD00E5"/>
     <w:rsid w:val="00AD2296"/>
     <w:rsid w:val="00AD61E6"/>
     <w:rsid w:val="00AE7028"/>
     <w:rsid w:val="00AF48D0"/>
     <w:rsid w:val="00B21F87"/>
     <w:rsid w:val="00B318CD"/>
     <w:rsid w:val="00B35929"/>
     <w:rsid w:val="00B571C5"/>
     <w:rsid w:val="00B75B54"/>
     <w:rsid w:val="00B927BF"/>
     <w:rsid w:val="00BA6165"/>
     <w:rsid w:val="00BB4FF1"/>
     <w:rsid w:val="00C06E7C"/>
     <w:rsid w:val="00C22B2E"/>
     <w:rsid w:val="00C23F50"/>
+    <w:rsid w:val="00C26462"/>
     <w:rsid w:val="00C31F4F"/>
     <w:rsid w:val="00C454CB"/>
     <w:rsid w:val="00C76D32"/>
     <w:rsid w:val="00C8773B"/>
     <w:rsid w:val="00C9287C"/>
     <w:rsid w:val="00CA2E5C"/>
     <w:rsid w:val="00CC42AE"/>
     <w:rsid w:val="00CC7C02"/>
     <w:rsid w:val="00CF3DC7"/>
     <w:rsid w:val="00CF4001"/>
     <w:rsid w:val="00CF5438"/>
     <w:rsid w:val="00CF75D1"/>
     <w:rsid w:val="00D11443"/>
     <w:rsid w:val="00D14EC7"/>
     <w:rsid w:val="00D22490"/>
     <w:rsid w:val="00D32DBE"/>
     <w:rsid w:val="00D72221"/>
     <w:rsid w:val="00D908D8"/>
     <w:rsid w:val="00D97E61"/>
     <w:rsid w:val="00DA3E55"/>
     <w:rsid w:val="00DB1A3B"/>
     <w:rsid w:val="00DC00AE"/>
     <w:rsid w:val="00DE3A2C"/>
     <w:rsid w:val="00DE5186"/>
     <w:rsid w:val="00DE570B"/>
     <w:rsid w:val="00E12455"/>
     <w:rsid w:val="00E146B5"/>
     <w:rsid w:val="00E17D56"/>
     <w:rsid w:val="00E30A33"/>
     <w:rsid w:val="00E30CB6"/>
     <w:rsid w:val="00E330E7"/>
     <w:rsid w:val="00E33CC2"/>
     <w:rsid w:val="00E46627"/>
     <w:rsid w:val="00E541DF"/>
     <w:rsid w:val="00E6641F"/>
     <w:rsid w:val="00E74F99"/>
     <w:rsid w:val="00E819BD"/>
     <w:rsid w:val="00E912FF"/>
+    <w:rsid w:val="00EB27D3"/>
     <w:rsid w:val="00EB4583"/>
     <w:rsid w:val="00EC3F40"/>
     <w:rsid w:val="00EF38C8"/>
     <w:rsid w:val="00EF498F"/>
     <w:rsid w:val="00F01671"/>
     <w:rsid w:val="00F05342"/>
     <w:rsid w:val="00F06C73"/>
     <w:rsid w:val="00F3098D"/>
     <w:rsid w:val="00F35DA5"/>
     <w:rsid w:val="00F43038"/>
     <w:rsid w:val="00F43A66"/>
     <w:rsid w:val="00F43D69"/>
     <w:rsid w:val="00F56A4B"/>
     <w:rsid w:val="00F63CEF"/>
     <w:rsid w:val="00FA3421"/>
     <w:rsid w:val="00FA6EA5"/>
     <w:rsid w:val="00FB3948"/>
     <w:rsid w:val="00FB5A36"/>
     <w:rsid w:val="00FE34B7"/>
     <w:rsid w:val="00FE5170"/>
     <w:rsid w:val="00FE61E8"/>
     <w:rsid w:val="00FF39B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -14597,50 +14605,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1953974631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrovoc.fao.org/search" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://convention.apa.org/2019-video" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijpb16010014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0100-5405/2139" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3886/ICPSR37080.v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agclass.nal.usda.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.sibdi.ucr.ac.cr/handle/123456789/15761" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -14920,77 +14929,77 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4948F08-1295-6E4F-80A2-EA95B51B4137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
+  <Pages>16</Pages>
   <Words>4200</Words>
-  <Characters>23940</Characters>
+  <Characters>23943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>199</Lines>
   <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28084</CharactersWithSpaces>
+  <CharactersWithSpaces>28087</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MELIZA ALEJANDRA VILLEGAS ALPIZAR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>