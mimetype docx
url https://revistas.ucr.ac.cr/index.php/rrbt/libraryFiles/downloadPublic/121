--- v0 (2026-07-07)
+++ v1 (2026-10-10)
@@ -1,2496 +1,826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00F2471D" w:rsidRDefault="00A2274E">
       <w:pPr>
         <w:spacing w:before="78"/>
         <w:ind w:left="571" w:hanging="396"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARTA FORMULARIO DE ENVÍO PARA REVISTA DE BIOLOGÍA TROPICAL, POR FAVOR COMPLETE, IMPRIMA, FIRME, ESCANEE Y ADJUNTE AL MANUSCRITO. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>FORM</w:t>
-[...129 lines deleted...]
-        <w:t>FILL OUT, PRINT, SIGN, SCAN AND ATTACH TO MANUSCRIPT. THANK YOU.</w:t>
+        <w:t>GRACIAS.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F2471D" w:rsidRDefault="00F2471D">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F2471D" w:rsidRDefault="00965891">
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00965891">
       <w:pPr>
         <w:ind w:right="238"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00333B89">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="cyan"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C8DAF8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A2274E" w:rsidRPr="00333B89">
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INDIQUE CIUDAD, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB08E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="cyan"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C8DAF8"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="00B13D10" w:rsidRPr="00333B89">
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>FECHA</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="cyan"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C8DAF8"/>
-        </w:rPr>
-[...73 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="231"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...73 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Editores: Revista Internacional de Biología Tropical y Conservación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00AB08E0" w:rsidRDefault="00A2274E">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="251"/>
         <w:ind w:left="185"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB08E0">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Estimados Editores:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00AB08E0" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00AB08E0" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E" w:rsidP="00553925">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="185" w:right="238" w:firstLine="241"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...81 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Por este medio sometemos el artículo titulado “INDIQUE TÍTULO”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="185" w:right="241"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...439 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>y certificamos que todos los coautores están de acuerdo con su publicación y realizaron contribuciones significativas; que no existe conflicto de interés; que cumplimos con todos los requisitos éticos y legales pertinentes (incluidas las Normas Éticas de Helsinki si se trata de investigación con seres humanos, onlineethics.org); que el estudio es científicamente válido; que no ha sido publicado anteriormente ni fue enviado simultáneamente a otra revista; que compartimos con la Revista los derechos no exclusivos de publicación impresa y digital y que aceptamos cumplir con todas las normas de la revista referentes al procedimiento, formato, decisión y otros aspectos pertinentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA79A7" w:rsidRDefault="00457BDD" w:rsidP="00553925">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="185" w:right="281" w:firstLine="241"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA79A7">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Si se usó Inteligencia Artificial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>, IA, detalle el modelo y versión, en qué partes del manuscrito y con qué propósito se usó en cada caso (pasamos todo manuscrito por un programa de revisión de plagio y uso de IA). En todo caso, el texto final debe ser redactado, revisado y aprobado por los autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B4CC9" w:rsidRPr="00457BDD" w:rsidRDefault="00EA79A7" w:rsidP="00553925">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="185" w:right="281" w:firstLine="241"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA79A7">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costos: </w:t>
+      </w:r>
       <w:r>
-        <w:t>We</w:t>
-[...397 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2274E" w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntendemos que solamente diez páginas impresas se publican gratuitamente; que podemos publicar páginas adicionales a un costo de $56.97 por cada página extra. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2274E" w:rsidRPr="00EA79A7">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Nota:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2274E" w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el material complementario, como textos adicionales, figuras, tablas, gráficos y bases de datos, puede incluirse (todo lo necesario) por una tarifa única de $68.36. Al momento del pago, por favor indique con mucha claridad los datos de quien cubrirá el monto a pagar, ya sea una persona o una empresa/universidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E" w:rsidP="00553925">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="185" w:right="238" w:firstLine="241"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> user name and password at </w:t>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceptamos que, para someter el manuscrito, el autor </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA79A7">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>a cargo de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondencia debe obtener un nombre de usuario y contraseña en https://bit.ly/2wV957V, completar correctamente los nombres, números ORCIID y afiliaciones de TODOS los coautores, y que el título puede ser modificado si fuera necesario durante el proceso de revisión del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>manuscrito.</w:t>
       </w:r>
       <w:hyperlink r:id="rId4">
-        <w:r>
+        <w:r w:rsidRPr="00457BDD">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
+            <w:lang w:val="es-AR"/>
           </w:rPr>
-          <w:t>https://bit.ly/2wV957V</w:t>
+          <w:t>https</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00457BDD">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+            <w:lang w:val="es-AR"/>
+          </w:rPr>
+          <w:t>://bit.ly/2wV957V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...153 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00965891">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="252"/>
         <w:ind w:left="185"/>
-      </w:pPr>
-[...102 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Ejemplo de la declaración de la contribución de cada autor al manuscrito; adapte a su caso:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00965891">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="249"/>
         <w:ind w:left="185"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D0DFE2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A2274E">
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>INDIQUE NOMBRE DEL COAUTOR: Conceptualización, Metodología, Redacción – borrador original, Investigación, Validación, Redacción – revisión y edición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00965891">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D0DFE2"/>
-        </w:rPr>
-[...94 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>INDIQUE NOMBRE DEL COAUTOR: Conceptualización, Metodología, Redacción – borrador original, Investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00965891">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="252"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D0DFE2"/>
-        </w:rPr>
-[...170 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>INDIQUE NOMBRE DEL COAUTOR: Conceptualización, Metodología, Redacción – borrador original, Investigación, Adquisición de fondos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="185" w:right="118"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B4CC9">
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:b/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B4CC9">
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:b/>
           <w:color w:val="212121"/>
-          <w:spacing w:val="-3"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B4CC9">
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:b/>
           <w:color w:val="212121"/>
-        </w:rPr>
-[...178 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se indican los nombres, departamentos, instituciones y direcciones de correo electrónico de tres posibles revisores objetivos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00965891">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="252"/>
         <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>INDIQUE DATOS DEL REVISOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00965891" w:rsidRPr="00457BDD" w:rsidRDefault="00965891" w:rsidP="00965891">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="252"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>INDIQUE DATOS DEL REVISOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00965891" w:rsidRPr="00457BDD" w:rsidRDefault="00965891" w:rsidP="00965891">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="252"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>INDIQUE DATOS DEL REVISOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A2274E" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="252"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA79A7" w:rsidRDefault="00EA79A7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="74"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>FILL IN DATA FOR REVIEWER</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="74"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Atentamente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00F2471D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="252"/>
-        <w:ind w:left="185"/>
-[...142 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F2471D" w:rsidRPr="00457BDD" w:rsidRDefault="00AE64E1">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>Inserte la imagen de la firma sobre el nombre de cada (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00457BDD">
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>)autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C87E17" w:rsidRPr="00457BDD" w:rsidRDefault="00C87E17">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C87E17" w:rsidRPr="00457BDD" w:rsidRDefault="00C87E17">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C87E17" w:rsidRPr="00457BDD" w:rsidRDefault="003374A0">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="185"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003374A0">
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="cyan"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>(Las firmas digitales y manuscritas (con tinta) no deben mezclarse en la misma carta; por favor use cartas separadas para cada tipo de firma.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A2274E" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="185"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A2274E" w:rsidRPr="00457BDD" w:rsidRDefault="00A2274E">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="185"/>
+        <w:rPr>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F2471D" w:rsidRPr="00965891" w:rsidRDefault="00A2274E">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="185"/>
       </w:pPr>
-      <w:r w:rsidRPr="00965891">
+      <w:r w:rsidRPr="00457BDD">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
+          <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00965891">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00F2471D" w:rsidRPr="00965891">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="640" w:right="1080" w:bottom="280" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F2471D"/>
     <w:rsid w:val="00333B89"/>
     <w:rsid w:val="003374A0"/>
     <w:rsid w:val="0035617C"/>
+    <w:rsid w:val="00457BDD"/>
     <w:rsid w:val="004B4CC9"/>
     <w:rsid w:val="00553925"/>
     <w:rsid w:val="00965891"/>
     <w:rsid w:val="00A2274E"/>
+    <w:rsid w:val="00AB08E0"/>
     <w:rsid w:val="00AE64E1"/>
     <w:rsid w:val="00B13D10"/>
     <w:rsid w:val="00C87E17"/>
+    <w:rsid w:val="00EA79A7"/>
     <w:rsid w:val="00F2471D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1684E5F0"/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3C8EE35C"/>
   <w15:docId w15:val="{CC886ACC-7647-44DD-A6BA-22017786CD4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2818,150 +1148,148 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="1"/>
       <w:ind w:left="185"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/2wV957V" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/2wV957V" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3205,85 +1533,85 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2244</Characters>
+  <Pages>1</Pages>
+  <Words>491</Words>
+  <Characters>2705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2632</CharactersWithSpaces>
+  <CharactersWithSpaces>3190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Juilan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-12-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">